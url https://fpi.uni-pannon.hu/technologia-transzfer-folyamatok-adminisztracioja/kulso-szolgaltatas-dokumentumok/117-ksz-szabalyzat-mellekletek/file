--- v0 (2026-04-03)
+++ v1 (2026-08-04)
@@ -12,58 +12,58 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3D5B58DE" w14:textId="4E7A980A" w:rsidR="00D90006" w:rsidRDefault="001A032B" w:rsidP="00612C87">
+    <w:p w14:paraId="3D5B58DE" w14:textId="4E7A980A" w:rsidR="00D90006" w:rsidRDefault="001A032B">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>sz. melléklet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04444871" w14:textId="22441DC6" w:rsidR="0045017F" w:rsidRDefault="0045017F" w:rsidP="00F24C6A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00606B20">
         <w:rPr>
@@ -464,77 +464,68 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00934C4B">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>képzések, egyéb oktatás, vizsgáztatás</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2089B82B" w14:textId="7A7762EE" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
+          <w:p w14:paraId="2089B82B" w14:textId="500BE352" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934C4B">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Felnőttképzési Intézet, </w:t>
             </w:r>
-            <w:r w:rsidR="00407AA9">
-[...9 lines deleted...]
-              <w:t>K</w:t>
+            <w:r w:rsidR="000021F5">
+              <w:t>FPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00934C4B" w:rsidRPr="00934C4B" w14:paraId="39181889" w14:textId="77777777" w:rsidTr="00F24C6A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="146" w:type="dxa"/>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51263900" w14:textId="04BC399A" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
             <w:pPr>
@@ -693,70 +684,61 @@
             </w:pPr>
             <w:r w:rsidRPr="00934C4B">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Kutatás-fejlesztés (K+F)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09B87898" w14:textId="1CB05052" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00407AA9" w:rsidP="00934C4B">
+          <w:p w14:paraId="09B87898" w14:textId="77082E67" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="000021F5" w:rsidP="00934C4B">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>T</w:t>
-[...8 lines deleted...]
-              <w:t>K</w:t>
+              <w:t>FPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00934C4B" w:rsidRPr="00934C4B" w14:paraId="39DBC751" w14:textId="77777777" w:rsidTr="00F24C6A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="146" w:type="dxa"/>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="184CA90B" w14:textId="77777777" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
             <w:pPr>
@@ -806,70 +788,61 @@
             </w:pPr>
             <w:r w:rsidRPr="00934C4B">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Innováció</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54757A25" w14:textId="0AFE1274" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00407AA9" w:rsidP="00934C4B">
+          <w:p w14:paraId="54757A25" w14:textId="7CDC875F" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="000021F5" w:rsidP="00934C4B">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>T</w:t>
-[...8 lines deleted...]
-              <w:t>K</w:t>
+              <w:t>FPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00934C4B" w:rsidRPr="00934C4B" w14:paraId="1AE6F172" w14:textId="77777777" w:rsidTr="00F24C6A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="146" w:type="dxa"/>
           <w:trHeight w:val="696"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F7A3B27" w14:textId="77777777" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
@@ -922,70 +895,61 @@
             <w:r w:rsidRPr="00934C4B">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mérnöki, műszaki, egyéb szakmai tevékenység, vizsgálat, elemzés, tanácsadás, szakértői szolgáltatás, piac-közvéleménykutatás</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4780" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50CB1B66" w14:textId="12463BEC" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00407AA9" w:rsidP="00934C4B">
+          <w:p w14:paraId="50CB1B66" w14:textId="111F254C" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="000021F5" w:rsidP="00934C4B">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>T</w:t>
-[...8 lines deleted...]
-              <w:t>K</w:t>
+              <w:t>FPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00934C4B" w:rsidRPr="00934C4B" w14:paraId="3B0E8092" w14:textId="77777777" w:rsidTr="00F24C6A">
         <w:trPr>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28C970A4" w14:textId="77777777" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
@@ -1035,51 +999,50 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="519FFBDB" w14:textId="77777777" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="018DE172" w14:textId="77777777" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00934C4B" w:rsidRPr="00934C4B" w14:paraId="7D58B9D2" w14:textId="77777777" w:rsidTr="00F24C6A">
         <w:trPr>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -1141,51 +1104,50 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="788986DE" w14:textId="77777777" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F07E7E9" w14:textId="77777777" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00934C4B" w:rsidRPr="00934C4B" w14:paraId="52BD8BE4" w14:textId="77777777" w:rsidTr="00F24C6A">
         <w:trPr>
           <w:trHeight w:val="696"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2400,79 +2362,70 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F272BEF" w14:textId="096E8411" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00934C4B">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>KHS</w:t>
             </w:r>
             <w:r w:rsidR="00656E6A">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>z</w:t>
             </w:r>
             <w:r w:rsidRPr="00934C4B">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>K</w:t>
-[...7 lines deleted...]
-              <w:t>, Vonatkozó szabályzat szerint</w:t>
+              <w:t>K, Vonatkozó szabályzat szerint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="146" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CCD1DD4" w14:textId="77777777" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00934C4B" w:rsidRPr="00934C4B" w14:paraId="1943F6BB" w14:textId="77777777" w:rsidTr="00F24C6A">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
@@ -2506,61 +2459,52 @@
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D7A152B" w14:textId="77777777" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934C4B">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Szponzoráció, reklám, </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Szponzoráció, reklám, stb</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F8B1B84" w14:textId="77777777" w:rsidR="00934C4B" w:rsidRPr="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00934C4B">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934C4B">
@@ -2587,101 +2531,101 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2994ABDF" w14:textId="00EEE21F" w:rsidR="001A5AFE" w:rsidRDefault="001A5AFE" w:rsidP="00771B7D">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BD4D5B0" w14:textId="77777777" w:rsidR="00934C4B" w:rsidRDefault="00934C4B" w:rsidP="00771B7D">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="676569AB" w14:textId="77777777" w:rsidR="001A5AFE" w:rsidRDefault="001A5AFE">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E6EBBF" w14:textId="657C9428" w:rsidR="00771B7D" w:rsidRPr="00F24C6A" w:rsidRDefault="00F24C6A" w:rsidP="00F24C6A">
+    <w:p w14:paraId="47E6EBBF" w14:textId="657C9428" w:rsidR="00771B7D" w:rsidRPr="00F24C6A" w:rsidRDefault="00F24C6A">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="75"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00F24C6A">
         <w:lastRenderedPageBreak/>
         <w:t>sz. melléklet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C935F7" w14:textId="239EC109" w:rsidR="008F2AA4" w:rsidRDefault="00771B7D" w:rsidP="00771B7D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067752D">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
         </w:rPr>
         <w:t>Engedélyezési kérelem szolgáltatási tevékenység elvállalására</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BDD10A" w14:textId="4558A38E" w:rsidR="00771B7D" w:rsidRPr="0067752D" w:rsidRDefault="00771B7D" w:rsidP="00771B7D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067752D">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D093EC2" w14:textId="6E8B670F" w:rsidR="00771B7D" w:rsidRPr="007479EA" w:rsidRDefault="00771B7D" w:rsidP="00771B7D">
+    <w:p w14:paraId="1D093EC2" w14:textId="6E8B670F" w:rsidR="00771B7D" w:rsidRPr="007479EA" w:rsidRDefault="00771B7D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007479EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00656E6A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="007479EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2704,56 +2648,56 @@
     </w:p>
     <w:p w14:paraId="3F33B945" w14:textId="0FD96C6B" w:rsidR="0086201D" w:rsidRDefault="00771B7D" w:rsidP="0086201D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk160539347"/>
       <w:r w:rsidRPr="001A5AFE">
         <w:t>………………………………………………………………………………………….</w:t>
       </w:r>
       <w:r w:rsidR="008F2AA4">
         <w:t>..............</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="19299B5E" w14:textId="77777777" w:rsidR="0086201D" w:rsidRDefault="0086201D" w:rsidP="0086201D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1470DF15" w14:textId="08FF24CE" w:rsidR="00771B7D" w:rsidRPr="007479EA" w:rsidRDefault="00771B7D" w:rsidP="00771B7D">
+    <w:p w14:paraId="1470DF15" w14:textId="08FF24CE" w:rsidR="00771B7D" w:rsidRPr="007479EA" w:rsidRDefault="00771B7D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007479EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00D97C82">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>z ajánlat tárgya</w:t>
       </w:r>
       <w:r w:rsidR="001A5AFE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2775,56 +2719,56 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="732" w:hanging="590"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD4E46">
         <w:t>………………………………………………………………………………………………….......................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F0D022" w14:textId="77777777" w:rsidR="0086201D" w:rsidRPr="008F2AA4" w:rsidRDefault="0086201D" w:rsidP="008F2AA4">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="732" w:hanging="590"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E80EA28" w14:textId="77777777" w:rsidR="00771B7D" w:rsidRPr="007479EA" w:rsidRDefault="00771B7D" w:rsidP="00771B7D">
+    <w:p w14:paraId="0E80EA28" w14:textId="77777777" w:rsidR="00771B7D" w:rsidRPr="007479EA" w:rsidRDefault="00771B7D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007479EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Szervezeti egység neve, kódja:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75AD18FE" w14:textId="77777777" w:rsidR="008F2AA4" w:rsidRPr="001A5AFE" w:rsidRDefault="008F2AA4" w:rsidP="008F2AA4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -2838,201 +2782,165 @@
         <w:t>…………………………………………………………………………………………………...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
         <w:t>..........................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E06B958" w14:textId="77777777" w:rsidR="00771B7D" w:rsidRPr="007479EA" w:rsidRDefault="00771B7D" w:rsidP="00771B7D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="430150CB" w14:textId="0750AD94" w:rsidR="00771B7D" w:rsidRPr="007479EA" w:rsidRDefault="00771B7D" w:rsidP="00771B7D">
+    <w:p w14:paraId="430150CB" w14:textId="0750AD94" w:rsidR="00771B7D" w:rsidRPr="007479EA" w:rsidRDefault="00771B7D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007479EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>A témavezető neve:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48FA263B" w14:textId="385A8209" w:rsidR="008F2AA4" w:rsidRPr="008F2AA4" w:rsidRDefault="00DD4E46" w:rsidP="00DD4E46">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="001A5AFE">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
         <w:t>....................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A146E75" w14:textId="77777777" w:rsidR="00771B7D" w:rsidRPr="0067752D" w:rsidRDefault="00771B7D" w:rsidP="00771B7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CDE5ABD" w14:textId="1D438B22" w:rsidR="00771B7D" w:rsidRDefault="00771B7D" w:rsidP="00771B7D">
+    <w:p w14:paraId="6CDE5ABD" w14:textId="1D438B22" w:rsidR="00771B7D" w:rsidRDefault="00771B7D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007479EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00881636" w:rsidRPr="007479EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>külső szolgáltatás</w:t>
       </w:r>
       <w:r w:rsidRPr="007479EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> jellege</w:t>
       </w:r>
       <w:r w:rsidRPr="007479EA">
         <w:t>: (aláhúzandó):</w:t>
       </w:r>
       <w:r w:rsidRPr="007479EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4BA74F" w14:textId="577C3580" w:rsidR="0067752D" w:rsidRPr="0067752D" w:rsidRDefault="00407AA9" w:rsidP="00F24C6A">
+    <w:p w14:paraId="2A4BA74F" w14:textId="72E688E8" w:rsidR="0067752D" w:rsidRPr="0067752D" w:rsidRDefault="0067752D" w:rsidP="00F24C6A">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="283" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00407AA9">
-[...34 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="537"/>
         <w:gridCol w:w="4987"/>
         <w:gridCol w:w="3685"/>
       </w:tblGrid>
       <w:tr w:rsidR="0067752D" w:rsidRPr="0067752D" w14:paraId="0CAF0881" w14:textId="77777777" w:rsidTr="00F24C6A">
         <w:trPr>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5687,67 +5595,51 @@
             <w:tcW w:w="4987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FD0675F" w14:textId="5F488FB0" w:rsidR="0067752D" w:rsidRPr="0067752D" w:rsidRDefault="0067752D" w:rsidP="0067752D">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0067752D">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Szponzoráció, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> stb</w:t>
+              <w:t>Szponzoráció, reklám, stb</w:t>
             </w:r>
             <w:r w:rsidR="00656E6A">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="491A5B49" w14:textId="77777777" w:rsidR="0067752D" w:rsidRPr="0067752D" w:rsidRDefault="0067752D" w:rsidP="0067752D">
             <w:pPr>
@@ -5755,232 +5647,232 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0067752D">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B434E46" w14:textId="77777777" w:rsidR="00771B7D" w:rsidRPr="0014073F" w:rsidRDefault="00771B7D" w:rsidP="00771B7D">
       <w:pPr>
         <w:ind w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="101ED2E3" w14:textId="77777777" w:rsidR="00771B7D" w:rsidRPr="00F24C6A" w:rsidRDefault="00771B7D" w:rsidP="0014073F">
+    <w:p w14:paraId="101ED2E3" w14:textId="77777777" w:rsidR="00771B7D" w:rsidRPr="00F24C6A" w:rsidRDefault="00771B7D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007479EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Szellemi alkotás keletkezik: </w:t>
       </w:r>
       <w:r w:rsidRPr="007479EA">
         <w:t>igen/nem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1754B917" w14:textId="77777777" w:rsidR="00F24C6A" w:rsidRPr="007479EA" w:rsidRDefault="00F24C6A" w:rsidP="0014073F">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="098D00E5" w14:textId="77777777" w:rsidR="00771B7D" w:rsidRPr="00F24C6A" w:rsidRDefault="00771B7D" w:rsidP="0014073F">
+    <w:p w14:paraId="098D00E5" w14:textId="77777777" w:rsidR="00771B7D" w:rsidRPr="00F24C6A" w:rsidRDefault="00771B7D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007479EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Szellemi alkotás felhasználásra kerül: </w:t>
       </w:r>
       <w:r w:rsidRPr="007479EA">
         <w:t>igen/nem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C153E5E" w14:textId="77777777" w:rsidR="00F24C6A" w:rsidRPr="00F24C6A" w:rsidRDefault="00F24C6A" w:rsidP="0014073F">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1506"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BDBF2D8" w14:textId="69573658" w:rsidR="002F0B8A" w:rsidRPr="00F24C6A" w:rsidRDefault="002F0B8A" w:rsidP="0014073F">
+    <w:p w14:paraId="1BDBF2D8" w14:textId="69573658" w:rsidR="002F0B8A" w:rsidRPr="00F24C6A" w:rsidRDefault="002F0B8A">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Szellemi alkotás átadásra kerül: </w:t>
       </w:r>
       <w:r w:rsidRPr="007479EA">
         <w:t>igen/nem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FDC92B" w14:textId="77777777" w:rsidR="00F24C6A" w:rsidRPr="00F24C6A" w:rsidRDefault="00F24C6A" w:rsidP="0014073F">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1506"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FAD8FCC" w14:textId="74EF6DDD" w:rsidR="00B9454C" w:rsidRPr="0014073F" w:rsidRDefault="002F0B8A" w:rsidP="0014073F">
+    <w:p w14:paraId="4FAD8FCC" w14:textId="74EF6DDD" w:rsidR="00B9454C" w:rsidRPr="0014073F" w:rsidRDefault="002F0B8A">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9454C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Az elvégzendő külső szolgáltatás tervezett időtartama (hónapban megadva): </w:t>
       </w:r>
       <w:r w:rsidRPr="0014073F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>……………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00A77123" w:rsidRPr="0014073F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>……………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B4E3AF" w14:textId="77777777" w:rsidR="00F24C6A" w:rsidRPr="00F24C6A" w:rsidRDefault="00F24C6A" w:rsidP="0014073F">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1506"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="351F7CA2" w14:textId="1C0C3376" w:rsidR="00EE19CD" w:rsidRPr="0014073F" w:rsidRDefault="005034C9" w:rsidP="0014073F">
+    <w:p w14:paraId="351F7CA2" w14:textId="1C0C3376" w:rsidR="00EE19CD" w:rsidRPr="0014073F" w:rsidRDefault="005034C9">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9454C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Szükséges</w:t>
       </w:r>
       <w:r w:rsidR="00771B7D" w:rsidRPr="00F24C6A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> szakmai</w:t>
       </w:r>
       <w:r w:rsidR="00771B7D" w:rsidRPr="00B9454C">
         <w:rPr>
@@ -6005,99 +5897,99 @@
           <w:bCs/>
         </w:rPr>
         <w:t>……………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00A77123" w:rsidRPr="0014073F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E62D37E" w14:textId="77777777" w:rsidR="00F24C6A" w:rsidRPr="00F24C6A" w:rsidRDefault="00F24C6A" w:rsidP="0014073F">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1506"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D75C656" w14:textId="38662DA1" w:rsidR="005034C9" w:rsidRPr="0014073F" w:rsidRDefault="00BC1A65" w:rsidP="0014073F">
+    <w:p w14:paraId="7D75C656" w14:textId="38662DA1" w:rsidR="005034C9" w:rsidRPr="0014073F" w:rsidRDefault="00BC1A65">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Várhatóan HR-IT alaplevél indítására sor kerül-e: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F24C6A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>igen/nem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="481B0396" w14:textId="77777777" w:rsidR="0014073F" w:rsidRPr="0014073F" w:rsidRDefault="0014073F" w:rsidP="0014073F">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1506"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="525AC6AB" w14:textId="36779F5A" w:rsidR="00B10D0D" w:rsidRDefault="00B10D0D" w:rsidP="0014073F">
+    <w:p w14:paraId="525AC6AB" w14:textId="36779F5A" w:rsidR="00B10D0D" w:rsidRDefault="00B10D0D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Alvállalkozó bevonására sor kerül-e: </w:t>
       </w:r>
       <w:r w:rsidRPr="0014073F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>igen/nem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2167C152" w14:textId="36207FF3" w:rsidR="00F24C6A" w:rsidRDefault="00B10D0D" w:rsidP="0014073F">
@@ -6123,56 +6015,56 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19512E1A" w14:textId="5A6269E5" w:rsidR="0014073F" w:rsidRDefault="0014073F">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5143509D" w14:textId="0213F81F" w:rsidR="00771B7D" w:rsidRPr="007479EA" w:rsidRDefault="00174140" w:rsidP="00174140">
+    <w:p w14:paraId="5143509D" w14:textId="0213F81F" w:rsidR="00771B7D" w:rsidRPr="007479EA" w:rsidRDefault="00174140">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007479EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>GAZDASÁGI KALKULÁCIÓ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6895,67 +6787,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="159A93B4" w14:textId="044C04DA" w:rsidR="00135B18" w:rsidRPr="00525462" w:rsidRDefault="007D3501" w:rsidP="00D9504F">
             <w:pPr>
               <w:ind w:left="31"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525462">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>2.8 Egyéb</w:t>
             </w:r>
             <w:r w:rsidR="006E3A21" w:rsidRPr="00525462">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-              <w:t>: tartalékképzés)</w:t>
+              <w:t xml:space="preserve"> (pl: tartalékképzés)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66211836" w14:textId="77777777" w:rsidR="00135B18" w:rsidRPr="00525462" w:rsidRDefault="00135B18" w:rsidP="009970F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -7259,161 +7135,147 @@
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>……………</w:t>
             </w:r>
             <w:r w:rsidR="00771B7D" w:rsidRPr="00174140">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>…………………………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00771B7D" w:rsidRPr="00D3388A" w14:paraId="243E39EC" w14:textId="77777777" w:rsidTr="009970F9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF1AB1C" w14:textId="1A12B44E" w:rsidR="00771B7D" w:rsidRPr="00D3388A" w:rsidRDefault="00771B7D" w:rsidP="00D3388A">
+          <w:p w14:paraId="7AF1AB1C" w14:textId="683CC11D" w:rsidR="00771B7D" w:rsidRPr="00D3388A" w:rsidRDefault="000021F5" w:rsidP="00D3388A">
             <w:pPr>
               <w:ind w:hanging="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D3388A">
-[...18 lines deleted...]
-              <w:t>Központ</w:t>
+            <w:r w:rsidRPr="000021F5">
+              <w:rPr>
+                <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Fejlesztési és Projektigazgatóság</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F649937" w14:textId="77777777" w:rsidR="00771B7D" w:rsidRPr="00525462" w:rsidRDefault="00771B7D" w:rsidP="00525462">
       <w:pPr>
         <w:ind w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00525462">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Mellékletek:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215696CC" w14:textId="2AE20B83" w:rsidR="00771B7D" w:rsidRPr="00525462" w:rsidRDefault="00771B7D" w:rsidP="00525462">
+    <w:p w14:paraId="215696CC" w14:textId="2AE20B83" w:rsidR="00771B7D" w:rsidRPr="00525462" w:rsidRDefault="00771B7D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00525462">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">vagy árajánlat és az árajánlatkérés (ha van), amelynek tartalmaznia kell a </w:t>
       </w:r>
       <w:r w:rsidR="00881636" w:rsidRPr="00525462">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>külső szolgáltatás</w:t>
       </w:r>
       <w:r w:rsidRPr="00525462">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> konkrét célját, ettől csak abban az esetben lehet eltekinteni, ha a Megbízó írásban nyilatkozik arról, hogy a megbízás tárgya a vonatkozó jogszabályok szerint állami-, hivatali-, szolgálati-, vagy üzemi titok és ezért titoktartást kér</w:t>
       </w:r>
       <w:r w:rsidR="00650378">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00525462">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BC2432" w14:textId="7EBB7684" w:rsidR="00771B7D" w:rsidRPr="00525462" w:rsidRDefault="00771B7D" w:rsidP="00525462">
+    <w:p w14:paraId="69BC2432" w14:textId="7EBB7684" w:rsidR="00771B7D" w:rsidRPr="00525462" w:rsidRDefault="00771B7D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00525462">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vagy egyeztetett és aláírásra előkészített szerződés tervezet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C58C85" w14:textId="77777777" w:rsidR="00771B7D" w:rsidRPr="00490FA1" w:rsidRDefault="00771B7D" w:rsidP="00525462">
       <w:pPr>
         <w:ind w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
@@ -7754,56 +7616,56 @@
               </w:rPr>
               <w:t xml:space="preserve"> v. az általa kijelölt személy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="602412EE" w14:textId="7769C4F2" w:rsidR="00271C87" w:rsidRPr="0008571C" w:rsidRDefault="00271C87">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:sectPr w:rsidR="00271C87" w:rsidRPr="0008571C" w:rsidSect="00E66126">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1276" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="534E98E2" w14:textId="59C2CF52" w:rsidR="00A07294" w:rsidRPr="00542268" w:rsidRDefault="00542268" w:rsidP="007622BC">
+    <w:p w14:paraId="534E98E2" w14:textId="59C2CF52" w:rsidR="00A07294" w:rsidRPr="00542268" w:rsidRDefault="00542268">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="167"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3275"/>
           <w:tab w:val="left" w:pos="3478"/>
           <w:tab w:val="left" w:pos="4039"/>
           <w:tab w:val="left" w:pos="4614"/>
           <w:tab w:val="left" w:pos="6759"/>
         </w:tabs>
         <w:ind w:left="-639"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24C6A">
         <w:lastRenderedPageBreak/>
         <w:t>sz. melléklet</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5394" w:type="pct"/>
         <w:tblInd w:w="-714" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -8373,73 +8235,95 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00542268" w:rsidRPr="00D45FA1" w14:paraId="134B54BF" w14:textId="77777777" w:rsidTr="003769F2">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1784" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="F2F2F2"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65AFF95F" w14:textId="77777777" w:rsidR="00542268" w:rsidRPr="00D45FA1" w:rsidRDefault="00542268" w:rsidP="003769F2">
+          <w:p w14:paraId="65AFF95F" w14:textId="2117BA6B" w:rsidR="00542268" w:rsidRPr="00D45FA1" w:rsidRDefault="00542268" w:rsidP="003769F2">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D45FA1">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Adósz.: 19310321-2-19</w:t>
+              <w:t>Adósz.: 19310321-</w:t>
+            </w:r>
+            <w:r w:rsidR="00E66285">
+              <w:rPr>
+                <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D45FA1">
+              <w:rPr>
+                <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="218" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AFE8F53" w14:textId="77777777" w:rsidR="00542268" w:rsidRPr="00D45FA1" w:rsidRDefault="00542268" w:rsidP="003769F2">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -9495,60 +9379,58 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="449" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58EA1097" w14:textId="77777777" w:rsidR="00542268" w:rsidRPr="00D45FA1" w:rsidRDefault="00542268" w:rsidP="003769F2">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D45FA1">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Egys</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="268B59AF" w14:textId="77777777" w:rsidR="00542268" w:rsidRPr="00D45FA1" w:rsidRDefault="00542268" w:rsidP="003769F2">
@@ -11725,71 +11607,51 @@
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1883D296" w14:textId="77777777" w:rsidR="00542268" w:rsidRPr="00D45FA1" w:rsidRDefault="00542268" w:rsidP="003769F2">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D45FA1">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Veszprém, 202…... …</w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Veszprém, 202…... ………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="104" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="143279C5" w14:textId="77777777" w:rsidR="00542268" w:rsidRPr="00D45FA1" w:rsidRDefault="00542268" w:rsidP="003769F2">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -12398,56 +12260,56 @@
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>gazdasági igazgató v. az általa kijelölt személy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="01AEA3C0" w14:textId="3E55EDCF" w:rsidR="00271C87" w:rsidRDefault="00271C87">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:sectPr w:rsidR="00271C87" w:rsidSect="00E66126">
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1276" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="308FA1A6" w14:textId="4D16A494" w:rsidR="00271C87" w:rsidRPr="00325F4B" w:rsidRDefault="00325F4B" w:rsidP="00325F4B">
+    <w:p w14:paraId="308FA1A6" w14:textId="4D16A494" w:rsidR="00271C87" w:rsidRPr="00325F4B" w:rsidRDefault="00325F4B">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="167"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3275"/>
           <w:tab w:val="left" w:pos="3478"/>
           <w:tab w:val="left" w:pos="4039"/>
           <w:tab w:val="left" w:pos="4614"/>
           <w:tab w:val="left" w:pos="6759"/>
         </w:tabs>
         <w:ind w:left="-639"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24C6A">
         <w:lastRenderedPageBreak/>
         <w:t>sz. melléklet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DAE85F" w14:textId="187580C4" w:rsidR="00271C87" w:rsidRPr="00542268" w:rsidRDefault="00271C87" w:rsidP="00271C87">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -13243,56 +13105,56 @@
     <w:p w14:paraId="07397C57" w14:textId="77777777" w:rsidR="002E6B85" w:rsidRDefault="002E6B85">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64B04D1C" w14:textId="77777777" w:rsidR="002E6B85" w:rsidRDefault="002E6B85">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8B2993" w14:textId="77777777" w:rsidR="002E6B85" w:rsidRDefault="002E6B85">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:sectPr w:rsidR="002E6B85" w:rsidSect="00E66126">
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1276" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B53244F" w14:textId="77777777" w:rsidR="00325F4B" w:rsidRPr="00542268" w:rsidRDefault="00325F4B" w:rsidP="00325F4B">
+    <w:p w14:paraId="7B53244F" w14:textId="77777777" w:rsidR="00325F4B" w:rsidRPr="00542268" w:rsidRDefault="00325F4B">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="167"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3275"/>
           <w:tab w:val="left" w:pos="3478"/>
           <w:tab w:val="left" w:pos="4039"/>
           <w:tab w:val="left" w:pos="4614"/>
           <w:tab w:val="left" w:pos="6759"/>
         </w:tabs>
         <w:ind w:left="-639"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24C6A">
         <w:lastRenderedPageBreak/>
         <w:t>sz. melléklet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D70668A" w14:textId="03B73BF8" w:rsidR="002E6B85" w:rsidRPr="00542268" w:rsidRDefault="00325F4B" w:rsidP="002E6B85">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
@@ -13327,263 +13189,263 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6B85">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
         <w:t>Egyszerűsített ajánlatadási folyamat akkor indítható, ha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
         <w:t xml:space="preserve"> az ajánlatkérés</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414B16B8" w14:textId="77777777" w:rsidR="002E6B85" w:rsidRPr="002E6B85" w:rsidRDefault="002E6B85" w:rsidP="002E6B85">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78B3577F" w14:textId="68CB41AB" w:rsidR="002E6B85" w:rsidRPr="002E6B85" w:rsidRDefault="002E6B85" w:rsidP="00465DD0">
+    <w:p w14:paraId="78B3577F" w14:textId="68CB41AB" w:rsidR="002E6B85" w:rsidRPr="002E6B85" w:rsidRDefault="002E6B85">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6B85">
         <w:t>megfelel a formai feltételeknek,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1330AE5B" w14:textId="13D10D76" w:rsidR="002E6B85" w:rsidRPr="002E6B85" w:rsidRDefault="002E6B85" w:rsidP="00465DD0">
+    <w:p w14:paraId="1330AE5B" w14:textId="13D10D76" w:rsidR="002E6B85" w:rsidRPr="002E6B85" w:rsidRDefault="002E6B85">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6B85">
         <w:t xml:space="preserve">jól azonosíthatóan behatárolja az elvégzendő </w:t>
       </w:r>
       <w:r w:rsidR="00A31F4F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>külső szolgáltatás</w:t>
       </w:r>
       <w:r w:rsidRPr="002E6B85">
         <w:t xml:space="preserve"> műszaki tartalmát,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F20BB01" w14:textId="55FE20A9" w:rsidR="00465DD0" w:rsidRDefault="002E6B85" w:rsidP="00465DD0">
+    <w:p w14:paraId="5F20BB01" w14:textId="55FE20A9" w:rsidR="00465DD0" w:rsidRDefault="002E6B85">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">nem tartalmaz szerződéstervezetet, </w:t>
       </w:r>
       <w:r w:rsidR="00894190">
         <w:t xml:space="preserve">nyilatkozatot, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vagy bármilyen olyan csatolt dokumentumot, amely a </w:t>
       </w:r>
       <w:r w:rsidR="00A31F4F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>külső szolgáltatás</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> műszaki leírásán kívül bármilyen teljesítendő feltételt tartalmaz, illetve ilyen feltétel az ajánlatkérés szövegében sem található,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0344EF0F" w14:textId="6DF4A894" w:rsidR="00465DD0" w:rsidRDefault="00465DD0" w:rsidP="00465DD0">
+    <w:p w14:paraId="0344EF0F" w14:textId="6DF4A894" w:rsidR="00465DD0" w:rsidRDefault="00465DD0">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>nem utal más dokumentumra (pl. általános szerződési feltételek),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE43152" w14:textId="57A06470" w:rsidR="00465DD0" w:rsidRDefault="00465DD0" w:rsidP="00465DD0">
+    <w:p w14:paraId="2EE43152" w14:textId="57A06470" w:rsidR="00465DD0" w:rsidRDefault="00465DD0">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">nem tartalmaz </w:t>
       </w:r>
       <w:r w:rsidR="00CC5DE6">
         <w:t xml:space="preserve">semmilyen </w:t>
       </w:r>
       <w:r>
         <w:t>fizetési kötelezettségre utaló megkötést (pl. kötbér),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339C5402" w14:textId="10BE0328" w:rsidR="00465DD0" w:rsidRDefault="00465DD0" w:rsidP="00465DD0">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">valamint </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615E4B12" w14:textId="50B5ECAF" w:rsidR="00465DD0" w:rsidRDefault="00465DD0" w:rsidP="00465DD0">
+    <w:p w14:paraId="615E4B12" w14:textId="50B5ECAF" w:rsidR="00465DD0" w:rsidRDefault="00465DD0">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="002E6B85">
         <w:t xml:space="preserve"> fizetési feltételek megfelelnek a Pannon </w:t>
       </w:r>
       <w:r w:rsidR="00284D6E">
         <w:t>Egyetem</w:t>
       </w:r>
       <w:r w:rsidR="002E6B85">
         <w:t xml:space="preserve"> által alkalmazott általános feltételeknek (a Pannon </w:t>
       </w:r>
       <w:r w:rsidR="00284D6E">
         <w:t>Egyetem</w:t>
       </w:r>
       <w:r w:rsidR="002E6B85">
         <w:t xml:space="preserve"> által kiállított számla alapján, 30 napon belül</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002E6B85">
         <w:t xml:space="preserve"> átutalással</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002E6B85">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414C9598" w14:textId="77777777" w:rsidR="00465DD0" w:rsidRDefault="00465DD0" w:rsidP="00465DD0">
+    <w:p w14:paraId="414C9598" w14:textId="77777777" w:rsidR="00465DD0" w:rsidRDefault="00465DD0">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a teljesítés során </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6EA46C" w14:textId="242F2FE1" w:rsidR="00465DD0" w:rsidRDefault="00465DD0" w:rsidP="00465DD0">
+    <w:p w14:paraId="0A6EA46C" w14:textId="242F2FE1" w:rsidR="00465DD0" w:rsidRDefault="00465DD0">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">nem történik szellemi alkotás átadása, vagy </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1392FB57" w14:textId="424EA864" w:rsidR="00465DD0" w:rsidRDefault="00465DD0" w:rsidP="00465DD0">
+    <w:p w14:paraId="1392FB57" w14:textId="424EA864" w:rsidR="00465DD0" w:rsidRDefault="00465DD0">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>történik szellemi alkotás átadása, de annak ellenértékét az ajánlati ár tartalmazza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7015F55F" w14:textId="77777777" w:rsidR="002E6B85" w:rsidRDefault="002E6B85" w:rsidP="00465DD0">
+    <w:p w14:paraId="7015F55F" w14:textId="77777777" w:rsidR="002E6B85" w:rsidRDefault="002E6B85">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>az ajánlati ár nem haladja meg a nettó 5 millió forintot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770606B2" w14:textId="15732A89" w:rsidR="002E6B85" w:rsidRDefault="002E6B85" w:rsidP="00465DD0">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23FF04FC" w14:textId="77777777" w:rsidR="00466099" w:rsidRDefault="00466099" w:rsidP="00465DD0">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24AE925F" w14:textId="34136CE6" w:rsidR="00FD1BE1" w:rsidRDefault="00FD1BE1" w:rsidP="00465DD0">
       <w:pPr>
         <w:pStyle w:val="Normal2"/>
         <w:sectPr w:rsidR="00FD1BE1" w:rsidSect="00E66126">
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1276" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28BD1C69" w14:textId="77777777" w:rsidR="00325F4B" w:rsidRPr="00542268" w:rsidRDefault="00325F4B" w:rsidP="00325F4B">
+    <w:p w14:paraId="28BD1C69" w14:textId="77777777" w:rsidR="00325F4B" w:rsidRPr="00542268" w:rsidRDefault="00325F4B">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="167"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3275"/>
           <w:tab w:val="left" w:pos="3478"/>
           <w:tab w:val="left" w:pos="4039"/>
           <w:tab w:val="left" w:pos="4614"/>
           <w:tab w:val="left" w:pos="6759"/>
         </w:tabs>
         <w:ind w:left="-639"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24C6A">
         <w:lastRenderedPageBreak/>
         <w:t>sz. melléklet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D309BB" w14:textId="6849A7E2" w:rsidR="00325F4B" w:rsidRDefault="00325F4B" w:rsidP="0013620C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="left" w:pos="7985"/>
@@ -13851,180 +13713,212 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ajánlattevő </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FD8E5C1" w14:textId="75D2FD76" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="009970F9">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Neve: Pannon Egyetem</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EE1203F" w14:textId="77777777" w:rsidR="006B0478" w:rsidRDefault="00466099" w:rsidP="009970F9">
+          <w:p w14:paraId="7EE1203F" w14:textId="3ECA19EE" w:rsidR="006B0478" w:rsidRDefault="00466099" w:rsidP="009970F9">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Képviselő: </w:t>
             </w:r>
             <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Dr. Gelencsér András,</w:t>
-[...4 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00E66285">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Abonyi János</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">                         </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00466099" w:rsidRPr="00617F78">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF2F4B5" w14:textId="53F7AA0D" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="006B0478" w:rsidP="009970F9">
+            <w:pPr>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">                         </w:t>
             </w:r>
             <w:r w:rsidR="00466099" w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>rektor</w:t>
-[...4 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00617F78">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00466099" w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00617F78">
+              <w:t>rektor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A28431" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="009970F9">
+            <w:pPr>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
-[...5 lines deleted...]
-              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:tab/>
+            </w:r>
             <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Címe: 8200 Veszprém, Egyetem u. 10.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A054848" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="009970F9">
+              <w:tab/>
+              <w:t>Csillag Zsolt, kancellár</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AB62DBC" w14:textId="03E69125" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="009970F9">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Adószáma: 19310321-2-19</w:t>
+              <w:t>Címe: 8200 Veszprém, Egyetem u. 10.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A054848" w14:textId="596CD9E2" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="009970F9">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00617F78">
+              <w:rPr>
+                <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adószáma: 19310321-</w:t>
+            </w:r>
+            <w:r w:rsidR="00E66285">
+              <w:rPr>
+                <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00617F78">
+              <w:rPr>
+                <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-19</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17B2DAD5" w14:textId="14D3BEE9" w:rsidR="00466099" w:rsidRPr="00650378" w:rsidRDefault="00466099" w:rsidP="009970F9">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00650378">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Honla</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="00EE19CD" w:rsidRPr="00801614">
                 <w:rPr>
                   <w:rStyle w:val="Hiperhivatkozs"/>
                   <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                   <w:sz w:val="22"/>
@@ -14149,55 +14043,55 @@
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Az árajánlat</w:t>
       </w:r>
       <w:r w:rsidR="006B0478" w:rsidRPr="006B0478">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>kérés</w:t>
       </w:r>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> tárgya: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25456A65" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="25456A65" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Elvégzendő tevékenységek</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730F7503" w14:textId="0A0A6F0E" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -14235,55 +14129,55 @@
         <w:t>elvégzendő</w:t>
       </w:r>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> feladatok részletezése</w:t>
       </w:r>
       <w:r w:rsidR="00AA6D8D">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, időbeli ütemezése.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3308E981" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="3308E981" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Feladat 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F2C59D" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
@@ -14329,120 +14223,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Várható eredmények megnevezése (eredmény/termék mennyiségi és minőségi jellemzőiről; átadandó dokumentumokról és/vagy termékekről, amennyiben van ilyen)</w:t>
       </w:r>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A6D7BC" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="64A6D7BC" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="229"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>…eredménytermékek megnevezése…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAF3B0F" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="6FAF3B0F" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="229"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>…(opcionális) feladat ütemezése</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3079A0A4" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45148686" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="45148686" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Feladat 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F799F71" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
@@ -14480,80 +14374,80 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Várható eredmények megnevezése (eredmény/termék mennyiségi és minőségi jellemzőiről; átadandó dokumentumokról és/vagy termékekről, amennyiben van ilyen)</w:t>
       </w:r>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D3C40A" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="21D3C40A" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>…eredménytermékek megnevezése…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54146A1B" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="54146A1B" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>…(opcionális) feladat ütemezése</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8BA41A" w14:textId="77777777" w:rsidR="006B0478" w:rsidRPr="006B0478" w:rsidRDefault="006B0478" w:rsidP="006B0478">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
@@ -14973,69 +14867,51 @@
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="111F24F3" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Veszprém, ………………</w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Veszprém, ……………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D9405C" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:before="240" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-106" w:type="dxa"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
       <w:tr w:rsidR="00466099" w:rsidRPr="00617F78" w14:paraId="5480F3C7" w14:textId="77777777" w:rsidTr="009970F9">
@@ -15197,56 +15073,56 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EFBF043" w14:textId="77777777" w:rsidR="006B0478" w:rsidRDefault="006B0478" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:spacing w:val="30"/>
           <w:kern w:val="28"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="006B0478" w:rsidSect="00E66126">
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1276" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26F5A649" w14:textId="7A3C776B" w:rsidR="00466099" w:rsidRPr="0013620C" w:rsidRDefault="0013620C" w:rsidP="0013620C">
+    <w:p w14:paraId="26F5A649" w14:textId="7A3C776B" w:rsidR="00466099" w:rsidRPr="0013620C" w:rsidRDefault="0013620C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="167"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3275"/>
           <w:tab w:val="left" w:pos="3478"/>
           <w:tab w:val="left" w:pos="4039"/>
           <w:tab w:val="left" w:pos="4614"/>
           <w:tab w:val="left" w:pos="6759"/>
         </w:tabs>
         <w:ind w:left="-639"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F24C6A">
         <w:lastRenderedPageBreak/>
         <w:t>sz. melléklet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F8F315" w14:textId="0FB1B027" w:rsidR="00466099" w:rsidRDefault="0013620C" w:rsidP="0013620C">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -15504,164 +15380,196 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ajánlattevő </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A3A2812" w14:textId="5C7E537B" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="009970F9">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Neve: Pannon Egyetem</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46C845DD" w14:textId="77777777" w:rsidR="00FD1BE1" w:rsidRDefault="00466099" w:rsidP="009970F9">
+          <w:p w14:paraId="46C845DD" w14:textId="34282133" w:rsidR="00FD1BE1" w:rsidRDefault="00466099" w:rsidP="009970F9">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Képviselő: </w:t>
             </w:r>
             <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Dr. Gelencsér András,</w:t>
-[...4 lines deleted...]
-              <w:ind w:left="0"/>
+              <w:t xml:space="preserve">Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="003A4AC9">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Abonyi János</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">                          </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00466099" w:rsidRPr="00617F78">
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5420252A" w14:textId="4A1DE79B" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00FD1BE1" w:rsidP="009970F9">
+            <w:pPr>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> rektor</w:t>
-[...4 lines deleted...]
-              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00617F78">
+              <w:t xml:space="preserve">                          </w:t>
+            </w:r>
+            <w:r w:rsidR="00466099" w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00617F78">
+              <w:t xml:space="preserve"> rektor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="703E98F1" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="009970F9">
+            <w:pPr>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
-[...5 lines deleted...]
-              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:tab/>
+            </w:r>
             <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Címe: 8200 Veszprém, Egyetem u. 10.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="03E3935A" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="009970F9">
+              <w:tab/>
+              <w:t>Csillag Zsolt, kancellár</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C7E49D7" w14:textId="18655168" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="009970F9">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Adószáma: 19310321-2-19</w:t>
+              <w:t>Címe: 8200 Veszprém, Egyetem u. 10.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E3935A" w14:textId="2F9291A6" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="009970F9">
+            <w:pPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00617F78">
+              <w:rPr>
+                <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adószáma: 19310321-</w:t>
+            </w:r>
+            <w:r w:rsidR="003A4AC9">
+              <w:rPr>
+                <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00617F78">
+              <w:rPr>
+                <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-19</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1137DF8A" w14:textId="7CE204B9" w:rsidR="00466099" w:rsidRPr="00FD1BE1" w:rsidRDefault="00466099" w:rsidP="006B0478">
             <w:pPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00617F78">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Honla</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="00EE19CD" w:rsidRPr="00495328">
                 <w:rPr>
                   <w:rStyle w:val="Hiperhivatkozs"/>
                   <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
                   <w:sz w:val="22"/>
@@ -15731,69 +15639,51 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30DD3B1A" w14:textId="33B46342" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Köszönettel vettük megtisztelő megkeresésüket. …</w:t>
-[...17 lines deleted...]
-        <w:t>-én</w:t>
+        <w:t>Köszönettel vettük megtisztelő megkeresésüket. ……….-én</w:t>
       </w:r>
       <w:r w:rsidR="00FD1BE1" w:rsidRPr="00FD1BE1">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> kelt </w:t>
       </w:r>
       <w:r w:rsidR="00FD1BE1">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00FD1BE1" w:rsidRPr="00FD1BE1">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">jánlatkérésükre </w:t>
       </w:r>
@@ -15817,55 +15707,55 @@
         <w:t>az alábbi ajánlatot adja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32310ED1" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Az árajánlat tárgya: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F122E83" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="1F122E83" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Elvégzendő tevékenységek</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178F0F1D" w14:textId="1E55DFEE" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -15892,55 +15782,55 @@
         <w:t xml:space="preserve">A Pannon </w:t>
       </w:r>
       <w:r w:rsidR="00284D6E">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Egyetem</w:t>
       </w:r>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> által vállalt feladatok részletezése</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664395DD" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="664395DD" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Feladat 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D92051" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
@@ -15986,120 +15876,120 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Várható eredmények megnevezése (eredmény/termék mennyiségi és minőségi jellemzőiről; átadandó dokumentumokról és/vagy termékekről, amennyiben van ilyen)</w:t>
       </w:r>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5509CCB1" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="5509CCB1" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="229"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>…eredménytermékek megnevezése…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FE753E" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="73FE753E" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="229"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>…(opcionális) feladat ütemezése</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E4CEA7" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BD88B58" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="7BD88B58" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Feladat 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D66B564" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
@@ -16137,80 +16027,80 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Várható eredmények megnevezése (eredmény/termék mennyiségi és minőségi jellemzőiről; átadandó dokumentumokról és/vagy termékekről, amennyiben van ilyen)</w:t>
       </w:r>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2975A717" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="2975A717" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>…eredménytermékek megnevezése…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2197DC13" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
+    <w:p w14:paraId="2197DC13" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>…(opcionális) feladat ütemezése</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E279A7" w14:textId="6DBB5CD9" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -16313,105 +16203,51 @@
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A9D7BF" w14:textId="3EB7F6DD" w:rsidR="00FD1BE1" w:rsidRDefault="00FD1BE1" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A feladat teljesítése során szellemi alkotás(ok) jön(</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> ellenértékét a fenti díj tartalmazza.</w:t>
+        <w:t>A feladat teljesítése során szellemi alkotás(ok) jön(nek) létre, amely(ek)nek ellenértékét a fenti díj tartalmazza.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01A9B0F2" w14:textId="7F547ECD" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fizetési feltételek: </w:t>
       </w:r>
       <w:r w:rsidR="000211FA">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -16736,69 +16572,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Amennyiben az ajánlattal kapcsolatosan a Megrendelő nem kíván további feltételekben megegyezni, úgy az ajánlatot a Megrendelő megrendeléssel is visszaigazolhatja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EC4445" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00617F78">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Veszprém, ………………</w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Veszprém, ……………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A03DD6A" w14:textId="77777777" w:rsidR="00466099" w:rsidRPr="00617F78" w:rsidRDefault="00466099" w:rsidP="00466099">
       <w:pPr>
         <w:spacing w:before="240" w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-106" w:type="dxa"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
       <w:tr w:rsidR="00466099" w:rsidRPr="00617F78" w14:paraId="747E9FED" w14:textId="77777777" w:rsidTr="009970F9">
@@ -16902,56 +16720,56 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C105D51" w14:textId="77777777" w:rsidR="00FD1BE1" w:rsidRDefault="00FD1BE1" w:rsidP="00A93D59">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DDC7BDC" w14:textId="77777777" w:rsidR="00952480" w:rsidRDefault="00FD1BE1">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:sectPr w:rsidR="00952480" w:rsidSect="00E66126">
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1276" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5996EC3C" w14:textId="0A7F2C7C" w:rsidR="00FD1BE1" w:rsidRDefault="0013620C" w:rsidP="0013620C">
+    <w:p w14:paraId="5996EC3C" w14:textId="0A7F2C7C" w:rsidR="00FD1BE1" w:rsidRDefault="0013620C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="167"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3275"/>
           <w:tab w:val="left" w:pos="3478"/>
           <w:tab w:val="left" w:pos="4039"/>
           <w:tab w:val="left" w:pos="4614"/>
           <w:tab w:val="left" w:pos="6759"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r w:rsidRPr="00F24C6A">
         <w:lastRenderedPageBreak/>
         <w:t>sz. melléklet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46985D56" w14:textId="023206F6" w:rsidR="00A93D59" w:rsidRDefault="00A93D59" w:rsidP="00A93D59">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ELLENŐRZÉSI LISTA AJÁNLATTÉTEL</w:t>
       </w:r>
       <w:r w:rsidR="00043908">
         <w:t>HEZ</w:t>
@@ -17875,296 +17693,293 @@
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79AFDA85" w14:textId="1962192B" w:rsidR="00AF54EC" w:rsidRDefault="00AF54EC">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AF54EC" w:rsidSect="00E66126">
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46007755" w14:textId="77777777" w:rsidR="00E66126" w:rsidRDefault="00E66126" w:rsidP="008C4ADD">
+    <w:p w14:paraId="171CE9CB" w14:textId="77777777" w:rsidR="009A17BA" w:rsidRDefault="009A17BA" w:rsidP="008C4ADD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEECAD4" w14:textId="77777777" w:rsidR="00E66126" w:rsidRDefault="00E66126"/>
+    <w:p w14:paraId="4B41CEF0" w14:textId="77777777" w:rsidR="009A17BA" w:rsidRDefault="009A17BA"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B260067" w14:textId="77777777" w:rsidR="00E66126" w:rsidRDefault="00E66126" w:rsidP="008C4ADD">
+    <w:p w14:paraId="1731D8FF" w14:textId="77777777" w:rsidR="009A17BA" w:rsidRDefault="009A17BA" w:rsidP="008C4ADD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEA418A" w14:textId="77777777" w:rsidR="00E66126" w:rsidRDefault="00E66126"/>
+    <w:p w14:paraId="6E5E65B5" w14:textId="77777777" w:rsidR="009A17BA" w:rsidRDefault="009A17BA"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6CC730F4" w14:textId="77777777" w:rsidR="00E66126" w:rsidRDefault="00E66126"/>
-    <w:p w14:paraId="30ADF501" w14:textId="77777777" w:rsidR="00E66126" w:rsidRDefault="00E66126"/>
+    <w:p w14:paraId="1E35D98C" w14:textId="77777777" w:rsidR="009A17BA" w:rsidRDefault="009A17BA"/>
+    <w:p w14:paraId="12E797A5" w14:textId="77777777" w:rsidR="009A17BA" w:rsidRDefault="009A17BA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...13 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="IBM Plex Serif">
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A000026F" w:usb1="5000203B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="IBM Plex Serif ExtraLight">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="02060303050406000203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000026F" w:usb1="5000203B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OCR A Extended">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="02010509020102010303"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-337462980"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="4F1B776E" w14:textId="77777777" w:rsidR="00FD3307" w:rsidRDefault="00FD3307">
         <w:pPr>
           <w:pStyle w:val="llb"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6BC19D9C" w14:textId="77777777" w:rsidR="00FD3307" w:rsidRDefault="00FD3307">
     <w:pPr>
       <w:pStyle w:val="llb"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BA5B441" w14:textId="77777777" w:rsidR="00E66126" w:rsidRDefault="00E66126" w:rsidP="008C4ADD">
+    <w:p w14:paraId="023CBEA2" w14:textId="77777777" w:rsidR="009A17BA" w:rsidRDefault="009A17BA" w:rsidP="008C4ADD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F00EF3E" w14:textId="77777777" w:rsidR="00E66126" w:rsidRDefault="00E66126"/>
+    <w:p w14:paraId="6F69FC34" w14:textId="77777777" w:rsidR="009A17BA" w:rsidRDefault="009A17BA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FF532C7" w14:textId="77777777" w:rsidR="00E66126" w:rsidRDefault="00E66126" w:rsidP="008C4ADD">
+    <w:p w14:paraId="43D829D8" w14:textId="77777777" w:rsidR="009A17BA" w:rsidRDefault="009A17BA" w:rsidP="008C4ADD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA9B3D1" w14:textId="77777777" w:rsidR="00E66126" w:rsidRDefault="00E66126"/>
+    <w:p w14:paraId="56CA1A62" w14:textId="77777777" w:rsidR="009A17BA" w:rsidRDefault="009A17BA"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5DA955A5" w14:textId="77777777" w:rsidR="00E66126" w:rsidRDefault="00E66126"/>
-    <w:p w14:paraId="44477D66" w14:textId="77777777" w:rsidR="00E66126" w:rsidRDefault="00E66126"/>
+    <w:p w14:paraId="4E5FC12A" w14:textId="77777777" w:rsidR="009A17BA" w:rsidRDefault="009A17BA"/>
+    <w:p w14:paraId="4A824E3C" w14:textId="77777777" w:rsidR="009A17BA" w:rsidRDefault="009A17BA"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="60523628" w14:textId="6E1CAD69" w:rsidR="0070477E" w:rsidRPr="0014073F" w:rsidRDefault="0070477E">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014073F">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0014073F">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 millió for</w:t>
       </w:r>
       <w:r w:rsidR="00407073" w:rsidRPr="0014073F">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0014073F">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
         <w:t>ntig engedélyezés is</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FB8D6C7" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="00617F78">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="12207" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3135"/>
       <w:gridCol w:w="5937"/>
       <w:gridCol w:w="3135"/>
     </w:tblGrid>
     <w:tr w:rsidR="004B6004" w14:paraId="76D31500" w14:textId="77777777" w:rsidTr="00271C87">
       <w:trPr>
         <w:trHeight w:val="732"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3135" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="43741245" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="709384FF">
           <w:pPr>
             <w:pStyle w:val="lfej"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
@@ -18183,51 +17998,51 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3135" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7A6459B9" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="709384FF">
           <w:pPr>
             <w:pStyle w:val="lfej"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1AD99883" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="00617F78">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="12207" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3135"/>
       <w:gridCol w:w="5937"/>
       <w:gridCol w:w="3135"/>
     </w:tblGrid>
     <w:tr w:rsidR="004B6004" w14:paraId="5895C7B3" w14:textId="77777777" w:rsidTr="00271C87">
       <w:trPr>
         <w:trHeight w:val="732"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3135" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5C9EC108" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="709384FF">
           <w:pPr>
             <w:pStyle w:val="lfej"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
@@ -18247,51 +18062,51 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3135" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="71B56FFA" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="709384FF">
           <w:pPr>
             <w:pStyle w:val="lfej"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="051AFDDD" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="00617F78">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="12207" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3135"/>
       <w:gridCol w:w="5937"/>
       <w:gridCol w:w="3135"/>
     </w:tblGrid>
     <w:tr w:rsidR="004B6004" w14:paraId="25D5FC1D" w14:textId="77777777" w:rsidTr="00271C87">
       <w:trPr>
         <w:trHeight w:val="732"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3135" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1B56DD1F" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="709384FF">
           <w:pPr>
             <w:pStyle w:val="lfej"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
@@ -18311,51 +18126,51 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3135" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="00750F3B" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="709384FF">
           <w:pPr>
             <w:pStyle w:val="lfej"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1D35A86C" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="00617F78">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="12207" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3135"/>
       <w:gridCol w:w="5937"/>
       <w:gridCol w:w="3135"/>
     </w:tblGrid>
     <w:tr w:rsidR="004B6004" w14:paraId="1042925E" w14:textId="77777777" w:rsidTr="00271C87">
       <w:trPr>
         <w:trHeight w:val="732"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3135" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3BD4195B" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="709384FF">
           <w:pPr>
             <w:pStyle w:val="lfej"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
@@ -18375,51 +18190,51 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3135" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1897BD36" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="709384FF">
           <w:pPr>
             <w:pStyle w:val="lfej"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="64F5DA24" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="00617F78">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="12207" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3135"/>
       <w:gridCol w:w="5937"/>
       <w:gridCol w:w="3135"/>
     </w:tblGrid>
     <w:tr w:rsidR="004B6004" w14:paraId="576F4315" w14:textId="77777777" w:rsidTr="00271C87">
       <w:trPr>
         <w:trHeight w:val="732"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3135" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5C43CEB6" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="709384FF">
           <w:pPr>
             <w:pStyle w:val="lfej"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
@@ -18439,684 +18254,52 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3135" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="201EC4C3" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="709384FF">
           <w:pPr>
             <w:pStyle w:val="lfej"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="626D5917" w14:textId="77777777" w:rsidR="004B6004" w:rsidRDefault="004B6004" w:rsidP="00617F78">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFB"/>
-[...630 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D646A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA5A8764"/>
     <w:lvl w:ilvl="0" w:tplc="83921326">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Pont"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040E001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -19159,886 +18342,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...834 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D865C5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1D42254"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20080,315 +18428,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...263 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="296B23E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82E86F0C"/>
     <w:lvl w:ilvl="0" w:tplc="040E0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1428"/>
         </w:tabs>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20484,401 +18568,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6468"/>
         </w:tabs>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7188"/>
         </w:tabs>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...349 lines deleted...]
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D607B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B6CC266"/>
     <w:lvl w:ilvl="0" w:tplc="57A83C2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Cmsor2"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="928" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Times New Roman" w:hAnsi="IBM Plex Serif" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -20926,142 +18660,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34892C91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF601AA4"/>
     <w:lvl w:ilvl="0" w:tplc="ABD493C0">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21130,170 +18773,51 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...118 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36547200"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="787A5184"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1. §"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5104"/>
         </w:tabs>
         <w:ind w:left="5104" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:specVanish w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21379,137 +18903,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="3882" w:hanging="708"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="4590" w:hanging="708"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FD05388"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72849E22"/>
     <w:lvl w:ilvl="0" w:tplc="E5A45E64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Times New Roman" w:hAnsi="IBM Plex Serif" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F9AE1B98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listaszerbekezds"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21579,51 +19017,51 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="444B34D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3EC0BE50"/>
     <w:lvl w:ilvl="0" w:tplc="0928A57E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1.)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -21692,1116 +19130,51 @@
     <w:lvl w:ilvl="7" w:tplc="040E0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...1064 lines deleted...]
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="540D393C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="259890F4"/>
     <w:lvl w:ilvl="0" w:tplc="040E0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22899,1468 +19272,253 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56134DD6"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A3833E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="11788362"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="5C440274"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="1080" w:hanging="720"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="040E0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="040E001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="040E000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="040E0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="040E001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="040E000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="040E0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="040E001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...95 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BCF943E"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BBE2246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
-[...141 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="430A667E"/>
+    <w:lvl w:ilvl="0" w:tplc="D2581974">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...280 lines deleted...]
-      <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1146" w:hanging="720"/>
+        <w:ind w:left="7874" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1506" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2226" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040E000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2946" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3666" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4386" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040E000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5106" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5826" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6546" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-[...703 lines deleted...]
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ED0719C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="883CD218"/>
     <w:styleLink w:val="Aktulislista1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1. §"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5104"/>
         </w:tabs>
         <w:ind w:left="5104" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:specVanish w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24446,318 +19604,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="3882" w:hanging="708"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="4590" w:hanging="708"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-[...266 lines deleted...]
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79020B78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBE46A6C"/>
     <w:lvl w:ilvl="0" w:tplc="EDCC6808">
       <w:start w:val="16"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24826,51 +19717,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A26634C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E3C20B4"/>
     <w:lvl w:ilvl="0" w:tplc="0E204580">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="732" w:hanging="372"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -24917,1320 +19808,134 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-[...463 lines deleted...]
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="1" w16cid:durableId="1940480971">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="419835299">
+  <w:num w:numId="2" w16cid:durableId="1487430079">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1403874853">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1451432763">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1872184595">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="928929312">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1066958096">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="170025086">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="587732338">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1106197300">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1907840933">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1869220833">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1153181049">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2063015975">
-[...326 lines deleted...]
-  <w:num w:numId="94" w16cid:durableId="851649015">
+  <w:num w:numId="14" w16cid:durableId="1187402702">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="95" w16cid:durableId="1424572229">
-[...428 lines deleted...]
-  <w:numIdMacAtCleanup w:val="141"/>
+  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C4ADD"/>
     <w:rsid w:val="00000123"/>
     <w:rsid w:val="00000249"/>
     <w:rsid w:val="000006A9"/>
     <w:rsid w:val="00000F05"/>
     <w:rsid w:val="0000111E"/>
     <w:rsid w:val="000012A2"/>
     <w:rsid w:val="00001681"/>
     <w:rsid w:val="00002002"/>
+    <w:rsid w:val="000021F5"/>
     <w:rsid w:val="00002216"/>
     <w:rsid w:val="000027F5"/>
     <w:rsid w:val="000038D1"/>
     <w:rsid w:val="000039F4"/>
     <w:rsid w:val="0000457C"/>
     <w:rsid w:val="000046E2"/>
     <w:rsid w:val="00004CC7"/>
     <w:rsid w:val="00004F4C"/>
     <w:rsid w:val="00005076"/>
     <w:rsid w:val="00005375"/>
     <w:rsid w:val="00005B62"/>
     <w:rsid w:val="00006045"/>
     <w:rsid w:val="000070A3"/>
     <w:rsid w:val="000103A1"/>
     <w:rsid w:val="000104FB"/>
     <w:rsid w:val="00012372"/>
     <w:rsid w:val="000128BF"/>
     <w:rsid w:val="000129BF"/>
     <w:rsid w:val="00012DA5"/>
     <w:rsid w:val="0001357C"/>
     <w:rsid w:val="00013626"/>
     <w:rsid w:val="000146D7"/>
     <w:rsid w:val="00014DA9"/>
     <w:rsid w:val="00015007"/>
     <w:rsid w:val="000156C7"/>
@@ -26784,50 +20489,51 @@
     <w:rsid w:val="001976E3"/>
     <w:rsid w:val="00197852"/>
     <w:rsid w:val="001A0060"/>
     <w:rsid w:val="001A032B"/>
     <w:rsid w:val="001A0471"/>
     <w:rsid w:val="001A0814"/>
     <w:rsid w:val="001A1BD9"/>
     <w:rsid w:val="001A1F87"/>
     <w:rsid w:val="001A27A4"/>
     <w:rsid w:val="001A3436"/>
     <w:rsid w:val="001A3F47"/>
     <w:rsid w:val="001A4305"/>
     <w:rsid w:val="001A4DCF"/>
     <w:rsid w:val="001A5213"/>
     <w:rsid w:val="001A5AFE"/>
     <w:rsid w:val="001A5ECD"/>
     <w:rsid w:val="001A625A"/>
     <w:rsid w:val="001A69E9"/>
     <w:rsid w:val="001A6A94"/>
     <w:rsid w:val="001A6D2D"/>
     <w:rsid w:val="001A72D4"/>
     <w:rsid w:val="001A7E1F"/>
     <w:rsid w:val="001AE516"/>
     <w:rsid w:val="001B093A"/>
     <w:rsid w:val="001B0E33"/>
+    <w:rsid w:val="001B114C"/>
     <w:rsid w:val="001B1A8E"/>
     <w:rsid w:val="001B1EB6"/>
     <w:rsid w:val="001B2474"/>
     <w:rsid w:val="001B29C2"/>
     <w:rsid w:val="001B3876"/>
     <w:rsid w:val="001B387C"/>
     <w:rsid w:val="001B3A3F"/>
     <w:rsid w:val="001B42D9"/>
     <w:rsid w:val="001B430F"/>
     <w:rsid w:val="001B467D"/>
     <w:rsid w:val="001B5176"/>
     <w:rsid w:val="001B5266"/>
     <w:rsid w:val="001B5346"/>
     <w:rsid w:val="001B542B"/>
     <w:rsid w:val="001B5F7E"/>
     <w:rsid w:val="001B6025"/>
     <w:rsid w:val="001B6FF2"/>
     <w:rsid w:val="001B728E"/>
     <w:rsid w:val="001B72E7"/>
     <w:rsid w:val="001B73BE"/>
     <w:rsid w:val="001B7DFB"/>
     <w:rsid w:val="001C02C4"/>
     <w:rsid w:val="001C07C9"/>
     <w:rsid w:val="001C0B7B"/>
     <w:rsid w:val="001C12CA"/>
@@ -27500,50 +21206,51 @@
     <w:rsid w:val="00394455"/>
     <w:rsid w:val="0039473C"/>
     <w:rsid w:val="00395895"/>
     <w:rsid w:val="00395FEC"/>
     <w:rsid w:val="00396DAF"/>
     <w:rsid w:val="0039708B"/>
     <w:rsid w:val="0039740D"/>
     <w:rsid w:val="00397EE8"/>
     <w:rsid w:val="003A0197"/>
     <w:rsid w:val="003A0A93"/>
     <w:rsid w:val="003A0EF4"/>
     <w:rsid w:val="003A0FAC"/>
     <w:rsid w:val="003A114E"/>
     <w:rsid w:val="003A1226"/>
     <w:rsid w:val="003A15A5"/>
     <w:rsid w:val="003A1783"/>
     <w:rsid w:val="003A18D2"/>
     <w:rsid w:val="003A1DAC"/>
     <w:rsid w:val="003A256F"/>
     <w:rsid w:val="003A27F0"/>
     <w:rsid w:val="003A2A28"/>
     <w:rsid w:val="003A2C25"/>
     <w:rsid w:val="003A3011"/>
     <w:rsid w:val="003A41B0"/>
     <w:rsid w:val="003A4859"/>
+    <w:rsid w:val="003A4AC9"/>
     <w:rsid w:val="003A4F89"/>
     <w:rsid w:val="003A51B7"/>
     <w:rsid w:val="003A5220"/>
     <w:rsid w:val="003A5408"/>
     <w:rsid w:val="003A582D"/>
     <w:rsid w:val="003A5B06"/>
     <w:rsid w:val="003A672C"/>
     <w:rsid w:val="003A673D"/>
     <w:rsid w:val="003A7511"/>
     <w:rsid w:val="003A7E82"/>
     <w:rsid w:val="003B02DA"/>
     <w:rsid w:val="003B0719"/>
     <w:rsid w:val="003B0D11"/>
     <w:rsid w:val="003B1C68"/>
     <w:rsid w:val="003B1D0A"/>
     <w:rsid w:val="003B29E1"/>
     <w:rsid w:val="003B2E2E"/>
     <w:rsid w:val="003B4035"/>
     <w:rsid w:val="003B49FC"/>
     <w:rsid w:val="003B4EC3"/>
     <w:rsid w:val="003B4ED3"/>
     <w:rsid w:val="003B543B"/>
     <w:rsid w:val="003B55EA"/>
     <w:rsid w:val="003B55F0"/>
     <w:rsid w:val="003B671A"/>
@@ -28957,50 +22664,51 @@
     <w:rsid w:val="007B60B3"/>
     <w:rsid w:val="007B6283"/>
     <w:rsid w:val="007B6298"/>
     <w:rsid w:val="007B74E5"/>
     <w:rsid w:val="007B7641"/>
     <w:rsid w:val="007C08B5"/>
     <w:rsid w:val="007C0E20"/>
     <w:rsid w:val="007C106E"/>
     <w:rsid w:val="007C23ED"/>
     <w:rsid w:val="007C298E"/>
     <w:rsid w:val="007C3523"/>
     <w:rsid w:val="007C3754"/>
     <w:rsid w:val="007C37CB"/>
     <w:rsid w:val="007C388B"/>
     <w:rsid w:val="007C3E95"/>
     <w:rsid w:val="007C5D15"/>
     <w:rsid w:val="007C61B7"/>
     <w:rsid w:val="007C6274"/>
     <w:rsid w:val="007C6320"/>
     <w:rsid w:val="007C667D"/>
     <w:rsid w:val="007C6872"/>
     <w:rsid w:val="007C6C31"/>
     <w:rsid w:val="007C773C"/>
     <w:rsid w:val="007C7BE5"/>
     <w:rsid w:val="007D03ED"/>
+    <w:rsid w:val="007D06C5"/>
     <w:rsid w:val="007D0DB7"/>
     <w:rsid w:val="007D0E06"/>
     <w:rsid w:val="007D1355"/>
     <w:rsid w:val="007D1D17"/>
     <w:rsid w:val="007D3501"/>
     <w:rsid w:val="007D3504"/>
     <w:rsid w:val="007D467D"/>
     <w:rsid w:val="007D5267"/>
     <w:rsid w:val="007D5D5A"/>
     <w:rsid w:val="007D64A8"/>
     <w:rsid w:val="007D6A08"/>
     <w:rsid w:val="007D6DC3"/>
     <w:rsid w:val="007E0214"/>
     <w:rsid w:val="007E0F0F"/>
     <w:rsid w:val="007E1211"/>
     <w:rsid w:val="007E1320"/>
     <w:rsid w:val="007E1397"/>
     <w:rsid w:val="007E1473"/>
     <w:rsid w:val="007E164B"/>
     <w:rsid w:val="007E1772"/>
     <w:rsid w:val="007E190E"/>
     <w:rsid w:val="007E1B7E"/>
     <w:rsid w:val="007E27C2"/>
     <w:rsid w:val="007E2DE0"/>
     <w:rsid w:val="007E2EF5"/>
@@ -29532,50 +23240,51 @@
     <w:rsid w:val="0098603D"/>
     <w:rsid w:val="00986488"/>
     <w:rsid w:val="00987043"/>
     <w:rsid w:val="009870BC"/>
     <w:rsid w:val="00987D54"/>
     <w:rsid w:val="0099039D"/>
     <w:rsid w:val="00991F9C"/>
     <w:rsid w:val="00992577"/>
     <w:rsid w:val="00992992"/>
     <w:rsid w:val="00992B16"/>
     <w:rsid w:val="00992DEB"/>
     <w:rsid w:val="009932BD"/>
     <w:rsid w:val="00993875"/>
     <w:rsid w:val="00993CB9"/>
     <w:rsid w:val="00995343"/>
     <w:rsid w:val="00995849"/>
     <w:rsid w:val="00995D03"/>
     <w:rsid w:val="00995F46"/>
     <w:rsid w:val="0099603F"/>
     <w:rsid w:val="009970F9"/>
     <w:rsid w:val="0099718C"/>
     <w:rsid w:val="0099755D"/>
     <w:rsid w:val="009978BF"/>
     <w:rsid w:val="009A097B"/>
     <w:rsid w:val="009A0D6C"/>
+    <w:rsid w:val="009A17BA"/>
     <w:rsid w:val="009A1A31"/>
     <w:rsid w:val="009A1E09"/>
     <w:rsid w:val="009A1ECD"/>
     <w:rsid w:val="009A20A4"/>
     <w:rsid w:val="009A2314"/>
     <w:rsid w:val="009A23E9"/>
     <w:rsid w:val="009A2464"/>
     <w:rsid w:val="009A2B1C"/>
     <w:rsid w:val="009A3354"/>
     <w:rsid w:val="009A360B"/>
     <w:rsid w:val="009A3DB7"/>
     <w:rsid w:val="009A3E82"/>
     <w:rsid w:val="009A5D55"/>
     <w:rsid w:val="009A5DFF"/>
     <w:rsid w:val="009A6294"/>
     <w:rsid w:val="009A6670"/>
     <w:rsid w:val="009A7261"/>
     <w:rsid w:val="009B03FE"/>
     <w:rsid w:val="009B1DEE"/>
     <w:rsid w:val="009B25EF"/>
     <w:rsid w:val="009B290D"/>
     <w:rsid w:val="009B2CFE"/>
     <w:rsid w:val="009B2F50"/>
     <w:rsid w:val="009B330A"/>
     <w:rsid w:val="009B33FF"/>
@@ -31289,50 +24998,51 @@
     <w:rsid w:val="00E5690F"/>
     <w:rsid w:val="00E56DA2"/>
     <w:rsid w:val="00E56EE8"/>
     <w:rsid w:val="00E60036"/>
     <w:rsid w:val="00E605C1"/>
     <w:rsid w:val="00E60779"/>
     <w:rsid w:val="00E60FD5"/>
     <w:rsid w:val="00E610F9"/>
     <w:rsid w:val="00E612B8"/>
     <w:rsid w:val="00E613A1"/>
     <w:rsid w:val="00E61470"/>
     <w:rsid w:val="00E61603"/>
     <w:rsid w:val="00E61800"/>
     <w:rsid w:val="00E62359"/>
     <w:rsid w:val="00E62670"/>
     <w:rsid w:val="00E62C56"/>
     <w:rsid w:val="00E638F6"/>
     <w:rsid w:val="00E63EB4"/>
     <w:rsid w:val="00E63FA4"/>
     <w:rsid w:val="00E63FCA"/>
     <w:rsid w:val="00E6436E"/>
     <w:rsid w:val="00E64E6C"/>
     <w:rsid w:val="00E64FC9"/>
     <w:rsid w:val="00E65F5E"/>
     <w:rsid w:val="00E66126"/>
+    <w:rsid w:val="00E66285"/>
     <w:rsid w:val="00E66A20"/>
     <w:rsid w:val="00E67A29"/>
     <w:rsid w:val="00E67BC6"/>
     <w:rsid w:val="00E7061C"/>
     <w:rsid w:val="00E713B5"/>
     <w:rsid w:val="00E713CA"/>
     <w:rsid w:val="00E71D54"/>
     <w:rsid w:val="00E72186"/>
     <w:rsid w:val="00E72496"/>
     <w:rsid w:val="00E72CE6"/>
     <w:rsid w:val="00E732B4"/>
     <w:rsid w:val="00E732BD"/>
     <w:rsid w:val="00E73CC4"/>
     <w:rsid w:val="00E73ECD"/>
     <w:rsid w:val="00E74622"/>
     <w:rsid w:val="00E74FAE"/>
     <w:rsid w:val="00E75616"/>
     <w:rsid w:val="00E77EA7"/>
     <w:rsid w:val="00E809E1"/>
     <w:rsid w:val="00E80D91"/>
     <w:rsid w:val="00E80FB0"/>
     <w:rsid w:val="00E81159"/>
     <w:rsid w:val="00E81BA9"/>
     <w:rsid w:val="00E82116"/>
     <w:rsid w:val="00E824C1"/>
@@ -33322,51 +27032,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1EBA95FC"/>
   <w15:docId w15:val="{8035AFCB-7B40-4629-AC7D-C192BA415318}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -33753,70 +27463,70 @@
     <w:qFormat/>
     <w:rsid w:val="00B433FA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="60"/>
       <w:ind w:left="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
       <w:b/>
       <w:kern w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cmsor2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="Cmsor2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C82F53"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="194"/>
+        <w:numId w:val="14"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cmsor3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Norml"/>
     <w:next w:val="Norml"/>
     <w:link w:val="Cmsor3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00743438"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="54"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cmsor4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="Cmsor4Char"/>
     <w:qFormat/>
     <w:rsid w:val="008C4ADD"/>
     <w:pPr>
       <w:ind w:left="908"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cmsor5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Norml"/>
     <w:next w:val="Norml"/>
     <w:link w:val="Cmsor5Char"/>
     <w:qFormat/>
     <w:rsid w:val="00DF2DF0"/>
@@ -33882,51 +27592,50 @@
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cmsor9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Norml"/>
     <w:next w:val="Norml"/>
     <w:link w:val="Cmsor9Char"/>
     <w:qFormat/>
     <w:rsid w:val="008C4ADD"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:i/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor1Char">
     <w:name w:val="Címsor 1 Char"/>
@@ -34575,51 +28284,51 @@
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Szvegtrzs3Char">
     <w:name w:val="Szövegtörzs 3 Char"/>
     <w:link w:val="Szvegtrzs3"/>
     <w:rsid w:val="008C4ADD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listaszerbekezds">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Norml"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007127CF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="5"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Calibri" w:hAnsi="IBM Plex Serif"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kikezds4">
     <w:name w:val="Kikezdés4"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007F04DA"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="817" w:hanging="202"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -34725,51 +28434,51 @@
     <w:rsid w:val="00B04AA2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Feloldatlanmegemlts1">
     <w:name w:val="Feloldatlan megemlítés1"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE19CD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Aktulislista1">
     <w:name w:val="Aktuális lista1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EB49DC"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="49"/>
+        <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kiemels2">
     <w:name w:val="Kiemelés2"/>
     <w:qFormat/>
     <w:rsid w:val="00D11796"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tartalomjegyzkcmsora">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Cmsor1"/>
     <w:next w:val="Norml"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001E635F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="567"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
@@ -34936,69 +28645,69 @@
     <w:rsid w:val="00AA65EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BekezdsChar">
     <w:name w:val="Bekezdés Char"/>
     <w:basedOn w:val="Cmsor2Char"/>
     <w:link w:val="Bekezds"/>
     <w:rsid w:val="00AA65EC"/>
     <w:rPr>
       <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Times New Roman" w:hAnsi="IBM Plex Serif"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pont">
     <w:name w:val="Pont"/>
     <w:basedOn w:val="Cmsor2"/>
     <w:link w:val="PontChar"/>
     <w:qFormat/>
     <w:rsid w:val="00AA65EC"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="178"/>
+        <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PontChar">
     <w:name w:val="Pont Char"/>
     <w:basedOn w:val="Cmsor2Char"/>
     <w:link w:val="Pont"/>
     <w:rsid w:val="00AA65EC"/>
     <w:rPr>
       <w:rFonts w:ascii="IBM Plex Serif" w:eastAsia="Times New Roman" w:hAnsi="IBM Plex Serif"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="5718119">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="61682423">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -35618,60 +29327,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...8 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010083444400F60E9B42B7F933A6F6B76D35" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e76aec30d04e65402970cbfbd3a56c33">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="f0eeb010-3c69-425d-af40-cc77e70ecb7b" xmlns:ns4="e2a8fd16-2c48-4f31-8d20-28eae528ac72" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="df82111e527f75ffadefbf3995957619" ns3:_="" ns4:_="">
     <xsd:import namespace="f0eeb010-3c69-425d-af40-cc77e70ecb7b"/>
     <xsd:import namespace="e2a8fd16-2c48-4f31-8d20-28eae528ac72"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
@@ -35856,133 +29555,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAEC689E-3B6E-486E-B856-E54A0AAED715}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFC12ED9-1CBB-4E30-AB24-FF44993D0337}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f0eeb010-3c69-425d-af40-cc77e70ecb7b"/>
     <ds:schemaRef ds:uri="e2a8fd16-2c48-4f31-8d20-28eae528ac72"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57841C79-A6EF-4505-912F-E10AFAF0DE71}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAEC689E-3B6E-486E-B856-E54A0AAED715}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05F31606-5D3A-4591-80BC-02FFDE3A4D35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>11352</Characters>
+  <Pages>1</Pages>
+  <Words>1641</Words>
+  <Characters>11324</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>94</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12972</CharactersWithSpaces>
+  <CharactersWithSpaces>12940</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010083444400F60E9B42B7F933A6F6B76D35</vt:lpwstr>
   </property>