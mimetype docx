--- v0 (2026-04-03)
+++ v1 (2026-08-04)
@@ -8,51 +8,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5DCAF020" w14:textId="77777777" w:rsidR="00C84DC7" w:rsidRDefault="00C84DC7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45B10FFB" w14:textId="77777777" w:rsidR="00247B69" w:rsidRDefault="00247B69">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201BE042" w14:textId="5D0DACD4" w:rsidR="00247B69" w:rsidRPr="00247B69" w:rsidRDefault="00247B69" w:rsidP="00247B69">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -407,132 +407,64 @@
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459C59BD" w14:textId="6ADCCD2A" w:rsidR="00247B69" w:rsidRPr="00247B69" w:rsidRDefault="00247B69" w:rsidP="00247B69">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="283" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17F6A2EF" w14:textId="540AD1AF" w:rsidR="00247B69" w:rsidRPr="00247B69" w:rsidRDefault="00935B6C" w:rsidP="00247B69">
+    <w:p w14:paraId="17F6A2EF" w14:textId="50E2B78D" w:rsidR="00247B69" w:rsidRPr="00247B69" w:rsidRDefault="00247B69" w:rsidP="00247B69">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="283" w:firstLine="426"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...66 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="537"/>
         <w:gridCol w:w="4987"/>
         <w:gridCol w:w="3685"/>
       </w:tblGrid>
       <w:tr w:rsidR="00247B69" w:rsidRPr="00247B69" w14:paraId="404160FF" w14:textId="77777777" w:rsidTr="00752717">
         <w:trPr>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2119,63 +2051,63 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247B69">
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>………………………………………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00247B69" w:rsidRPr="00247B69" w14:paraId="545C3BA4" w14:textId="77777777" w:rsidTr="00752717">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07549EC9" w14:textId="77777777" w:rsidR="00247B69" w:rsidRPr="00247B69" w:rsidRDefault="00247B69" w:rsidP="00752717">
+          <w:p w14:paraId="07549EC9" w14:textId="32E6F02D" w:rsidR="00247B69" w:rsidRPr="00247B69" w:rsidRDefault="004E7B4C" w:rsidP="00752717">
             <w:pPr>
               <w:ind w:hanging="426"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00247B69">
-[...3 lines deleted...]
-              <w:t>Tudás- és Technológiatranszfer Központ</w:t>
+            <w:r w:rsidRPr="004E7B4C">
+              <w:rPr>
+                <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
+              </w:rPr>
+              <w:t>Fejlesztési és Projektigazgatóság</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7168EC60" w14:textId="77777777" w:rsidR="00247B69" w:rsidRPr="00247B69" w:rsidRDefault="00247B69" w:rsidP="00247B69">
       <w:pPr>
         <w:ind w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00247B69">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Mellékletek:</w:t>
       </w:r>
     </w:p>
@@ -2538,258 +2470,249 @@
     </w:tbl>
     <w:p w14:paraId="1BC5B29D" w14:textId="77777777" w:rsidR="00247B69" w:rsidRPr="00247B69" w:rsidRDefault="00247B69" w:rsidP="00247B69">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00247B69" w:rsidRPr="00247B69" w:rsidSect="00576C15">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1361" w:right="1418" w:bottom="1418" w:left="1361" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B2B6D90" w14:textId="77777777" w:rsidR="00576C15" w:rsidRDefault="00576C15" w:rsidP="00247B69">
+    <w:p w14:paraId="750C837B" w14:textId="77777777" w:rsidR="00117930" w:rsidRDefault="00117930" w:rsidP="00247B69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B82A8F1" w14:textId="77777777" w:rsidR="00576C15" w:rsidRDefault="00576C15" w:rsidP="00247B69">
+    <w:p w14:paraId="009A25AA" w14:textId="77777777" w:rsidR="00117930" w:rsidRDefault="00117930" w:rsidP="00247B69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IBM Plex Serif">
-    <w:panose1 w:val="02060503050406000203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000026F" w:usb1="5000203B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-427658460"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="3C514747" w14:textId="77777777" w:rsidR="00247B69" w:rsidRDefault="00247B69">
         <w:pPr>
           <w:pStyle w:val="llb"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-839159838"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="05F49F9E" w14:textId="77777777" w:rsidR="00247B69" w:rsidRDefault="00247B69">
         <w:pPr>
           <w:pStyle w:val="llb"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="149C2693" w14:textId="77777777" w:rsidR="00247B69" w:rsidRDefault="00247B69">
     <w:pPr>
       <w:pStyle w:val="llb"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="395E6343" w14:textId="77777777" w:rsidR="00576C15" w:rsidRDefault="00576C15" w:rsidP="00247B69">
+    <w:p w14:paraId="66347A36" w14:textId="77777777" w:rsidR="00117930" w:rsidRDefault="00117930" w:rsidP="00247B69">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B9271DE" w14:textId="77777777" w:rsidR="00576C15" w:rsidRDefault="00576C15" w:rsidP="00247B69">
+    <w:p w14:paraId="1194A7DE" w14:textId="77777777" w:rsidR="00117930" w:rsidRDefault="00117930" w:rsidP="00247B69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="02F99838" w14:textId="77777777" w:rsidR="00247B69" w:rsidRPr="0014073F" w:rsidRDefault="00247B69" w:rsidP="00247B69">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0014073F">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0014073F">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Serif" w:hAnsi="IBM Plex Serif"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 millió forintig engedélyezés is</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="12207" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3135"/>
       <w:gridCol w:w="5937"/>
       <w:gridCol w:w="3135"/>
     </w:tblGrid>
     <w:tr w:rsidR="00247B69" w14:paraId="145D2881" w14:textId="77777777" w:rsidTr="00271C87">
       <w:trPr>
         <w:trHeight w:val="732"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3135" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="37AC9BE2" w14:textId="77777777" w:rsidR="00247B69" w:rsidRDefault="00247B69" w:rsidP="709384FF">
           <w:pPr>
             <w:pStyle w:val="lfej"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
@@ -2809,51 +2732,51 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3135" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="34F77556" w14:textId="77777777" w:rsidR="00247B69" w:rsidRDefault="00247B69" w:rsidP="709384FF">
           <w:pPr>
             <w:pStyle w:val="lfej"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="54E7A28C" w14:textId="77777777" w:rsidR="00247B69" w:rsidRDefault="00247B69" w:rsidP="00617F78">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D865C5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1D42254"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3205,118 +3128,121 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1487430079">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1403874853">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1907840933">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="827868721">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C84DC7"/>
+    <w:rsid w:val="000C7445"/>
+    <w:rsid w:val="00117930"/>
     <w:rsid w:val="00127EF5"/>
     <w:rsid w:val="00194F72"/>
     <w:rsid w:val="00247B69"/>
     <w:rsid w:val="00404558"/>
+    <w:rsid w:val="004E7B4C"/>
     <w:rsid w:val="00576C15"/>
     <w:rsid w:val="00731719"/>
     <w:rsid w:val="007344DD"/>
     <w:rsid w:val="0080020B"/>
     <w:rsid w:val="00935B6C"/>
     <w:rsid w:val="00C84DC7"/>
     <w:rsid w:val="00CD19A8"/>
     <w:rsid w:val="00F5736B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2E4E0B91"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0A6D106B-EF87-4F2F-B45A-75F88662C4C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3885,51 +3811,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cmsor9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Norml"/>
     <w:next w:val="Norml"/>
     <w:link w:val="Cmsor9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C84DC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor1Char">
     <w:name w:val="Címsor 1 Char"/>
@@ -4330,216 +4255,232 @@
     <w:rsid w:val="00247B69"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="426"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hu-HU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hiperhivatkozs">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E7B4C"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Feloldatlanmegemlts">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004E7B4C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="59BCE5113599444581035AB3D3E50BC0"/>
         <w:category>
           <w:name w:val="Általános"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{606C42C4-1BB0-493B-A75B-CD8545A0FC76}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="0030148B" w:rsidRDefault="0030148B" w:rsidP="0030148B">
           <w:pPr>
             <w:pStyle w:val="59BCE5113599444581035AB3D3E50BC0"/>
           </w:pPr>
           <w:r w:rsidRPr="009111B4">
             <w:rPr>
               <w:rStyle w:val="Helyrzszveg"/>
             </w:rPr>
             <w:t>Jelöljön ki egy elemet.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IBM Plex Serif">
-    <w:panose1 w:val="02060503050406000203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000026F" w:usb1="5000203B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
-  </w:font>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0030148B"/>
+    <w:rsid w:val="000C7445"/>
     <w:rsid w:val="0030148B"/>
     <w:rsid w:val="00312E76"/>
     <w:rsid w:val="005E575C"/>
+    <w:rsid w:val="006B67B2"/>
     <w:rsid w:val="009B358B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4940,51 +4881,51 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Helyrzszveg">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0030148B"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="59BCE5113599444581035AB3D3E50BC0">
     <w:name w:val="59BCE5113599444581035AB3D3E50BC0"/>
     <w:rsid w:val="0030148B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -5243,72 +5184,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>342</Words>
-  <Characters>2364</Characters>
+  <Words>340</Words>
+  <Characters>2346</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2701</CharactersWithSpaces>
+  <CharactersWithSpaces>2681</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vonderviszt Lajos</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>