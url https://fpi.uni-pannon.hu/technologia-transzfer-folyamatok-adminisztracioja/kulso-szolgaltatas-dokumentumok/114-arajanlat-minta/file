--- v0 (2026-04-03)
+++ v1 (2026-08-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="72801857" w14:textId="77777777" w:rsidR="00255ADD" w:rsidRPr="00255ADD" w:rsidRDefault="00255ADD" w:rsidP="00255ADD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3275"/>
           <w:tab w:val="left" w:pos="3478"/>
           <w:tab w:val="left" w:pos="4039"/>
           <w:tab w:val="left" w:pos="4614"/>
           <w:tab w:val="left" w:pos="6759"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-639"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -304,65 +304,81 @@
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ajánlattevő </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DB69F9C" w14:textId="77777777" w:rsidR="00255ADD" w:rsidRPr="00255ADD" w:rsidRDefault="00255ADD" w:rsidP="00255ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00255ADD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Neve: Pannon Egyetem</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1567E2BA" w14:textId="77777777" w:rsidR="00255ADD" w:rsidRDefault="00255ADD" w:rsidP="00255ADD">
+          <w:p w14:paraId="1567E2BA" w14:textId="1E19C436" w:rsidR="00255ADD" w:rsidRDefault="00255ADD" w:rsidP="00255ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00255ADD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Képviselő: Dr. Gelencsér András,</w:t>
+              <w:t xml:space="preserve">Képviselő: Dr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00695944">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Abonyi János</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00255ADD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="423DCA28" w14:textId="4CF43849" w:rsidR="00255ADD" w:rsidRPr="00255ADD" w:rsidRDefault="00255ADD" w:rsidP="00255ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00255ADD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                     </w:t>
@@ -412,65 +428,81 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Csillag Zsolt, kancellár</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="135E638D" w14:textId="77777777" w:rsidR="00255ADD" w:rsidRPr="00255ADD" w:rsidRDefault="00255ADD" w:rsidP="00255ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00255ADD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Címe: 8200 Veszprém, Egyetem u. 10.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="271DC34F" w14:textId="77777777" w:rsidR="00255ADD" w:rsidRPr="00255ADD" w:rsidRDefault="00255ADD" w:rsidP="00255ADD">
+          <w:p w14:paraId="271DC34F" w14:textId="6CC0211A" w:rsidR="00255ADD" w:rsidRPr="00255ADD" w:rsidRDefault="00255ADD" w:rsidP="00255ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00255ADD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Adószáma: 19310321-2-19</w:t>
+              <w:t>Adószáma: 19310321-</w:t>
+            </w:r>
+            <w:r w:rsidR="00695944">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00255ADD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-19</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BDA722F" w14:textId="77777777" w:rsidR="00255ADD" w:rsidRPr="00255ADD" w:rsidRDefault="00255ADD" w:rsidP="00255ADD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00255ADD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Honla</w:t>
             </w:r>
             <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidRPr="00255ADD">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri"/>
                   <w:color w:val="003366"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
@@ -1012,51 +1044,99 @@
         </w:rPr>
         <w:t>… Ft</w:t>
       </w:r>
       <w:r w:rsidRPr="00255ADD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488CBDD7" w14:textId="77777777" w:rsidR="00255ADD" w:rsidRPr="00255ADD" w:rsidRDefault="00255ADD" w:rsidP="00255ADD">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00255ADD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A feladat teljesítése során szellemi alkotás(ok) jön(nek) létre, amely(ek)nek ellenértékét a fenti díj tartalmazza.</w:t>
+        <w:t>A feladat teljesítése során szellemi alkotás(ok) jön(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00255ADD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00255ADD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) létre, amely(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00255ADD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00255ADD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00255ADD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00255ADD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ellenértékét a fenti díj tartalmazza.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A5BB613" w14:textId="2DF712F3" w:rsidR="00255ADD" w:rsidRPr="00255ADD" w:rsidRDefault="00255ADD" w:rsidP="00255ADD">
       <w:pPr>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00255ADD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fizetési feltétel</w:t>
       </w:r>
       <w:r w:rsidR="002E5F77">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ek</w:t>
       </w:r>
@@ -1498,110 +1578,109 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0975761A" w14:textId="77777777" w:rsidR="00255ADD" w:rsidRPr="00255ADD" w:rsidRDefault="00255ADD" w:rsidP="00255ADD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="166D3D17" w14:textId="77777777" w:rsidR="009D4FE5" w:rsidRDefault="009D4FE5"/>
     <w:sectPr w:rsidR="009D4FE5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IBM Plex Serif">
-    <w:panose1 w:val="02060503050406000203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000026F" w:usb1="5000203B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="296B23E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82E86F0C"/>
     <w:lvl w:ilvl="0" w:tplc="040E0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1428"/>
         </w:tabs>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040E0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2174,116 +2253,119 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1451432763">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1872184595">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="928929312">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1066958096">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1869220833">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00255ADD"/>
     <w:rsid w:val="00132598"/>
     <w:rsid w:val="0019486C"/>
     <w:rsid w:val="00255ADD"/>
     <w:rsid w:val="00255E48"/>
     <w:rsid w:val="002A1C75"/>
     <w:rsid w:val="002E5F77"/>
     <w:rsid w:val="003A33D7"/>
     <w:rsid w:val="005616F9"/>
+    <w:rsid w:val="0060016D"/>
     <w:rsid w:val="00614CAF"/>
     <w:rsid w:val="006865EA"/>
+    <w:rsid w:val="00695944"/>
     <w:rsid w:val="00855027"/>
     <w:rsid w:val="00860EDC"/>
     <w:rsid w:val="009C1B8F"/>
     <w:rsid w:val="009D4FE5"/>
     <w:rsid w:val="00A0107A"/>
     <w:rsid w:val="00A645B1"/>
     <w:rsid w:val="00C312B9"/>
     <w:rsid w:val="00D300E6"/>
     <w:rsid w:val="00EE01C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5B1BDF46"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{70DC485C-0C53-4CA3-9CAC-F44516F1C04E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3255,51 +3337,51 @@
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hu-HU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="p:%20http://uni-pannon" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -3562,57 +3644,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>257</Words>
-  <Characters>1775</Characters>
+  <Words>256</Words>
+  <Characters>1772</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2028</CharactersWithSpaces>
+  <CharactersWithSpaces>2024</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ignácz Melinda</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>