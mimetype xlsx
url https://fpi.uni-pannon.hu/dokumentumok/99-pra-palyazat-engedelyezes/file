--- v0 (2026-03-31)
+++ v1 (2026-05-18)
@@ -1,32 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
@@ -40,78 +40,91 @@
   <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp29.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp30.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp31.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp32.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp33.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp34.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp35.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp36.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp37.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20395"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\NextCloud\Honlapok\FPI\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Szolga Szilárd\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{86D2B11C-D40B-42C3-80B0-D3B327358873}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{753FB1BA-30B6-4CEC-9B97-7D78FE6AB51B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22215" windowHeight="9330" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reg. és Eng Adatlap" sheetId="1" r:id="rId1"/>
     <sheet name="Szakmai összefoglaló" sheetId="3" r:id="rId2"/>
     <sheet name="ADMIN" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Reg. és Eng Adatlap'!$A$1:$I$89</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Szakmai összefoglaló'!$A$1:$I$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B55" i="1" l="1"/>
-  <c r="I29" i="1"/>
+  <c r="I29" i="1" l="1"/>
+  <c r="B55" i="1"/>
   <c r="D29" i="1"/>
   <c r="G29" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="131">
   <si>
     <t>Kelt:</t>
   </si>
   <si>
     <t>A pályázat a formai követelményeknek megfelel:</t>
   </si>
   <si>
     <t xml:space="preserve"> pályázó / témavezető</t>
   </si>
   <si>
     <t xml:space="preserve">Kelt: </t>
   </si>
   <si>
     <t xml:space="preserve">A  </t>
   </si>
   <si>
     <t>Igazolások és jóváhagyások</t>
   </si>
@@ -694,51 +707,51 @@
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>(nemzetközi pályázat esetén)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">A pályázat benyújtását engedélyezem / nem engedélyezem: </t>
   </si>
   <si>
     <t xml:space="preserve">a pályázati felhívás ...… pontja szerint // az elszámolási útmutató ...… pontja alapján </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _F_t_-;\-* #,##0.00\ _F_t_-;_-* &quot;-&quot;??\ _F_t_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _F_t_-;\-* #,##0.00\ _F_t_-;_-* &quot;-&quot;??\ _F_t_-;_-@_-"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
       <charset val="238"/>
@@ -1445,747 +1458,716 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="234">
+  <cellXfs count="223">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="43" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...109 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...311 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Ezres" xfId="1" builtinId="3"/>
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2321,139 +2303,139 @@
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Label" lockText="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>171450</xdr:colOff>
+          <xdr:colOff>175260</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>419100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1247775</xdr:colOff>
+          <xdr:colOff>1245870</xdr:colOff>
           <xdr:row>23</xdr:row>
-          <xdr:rowOff>676275</xdr:rowOff>
+          <xdr:rowOff>674370</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1029" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1029"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>NEM </a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>23</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>23</xdr:row>
           <xdr:rowOff>609600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1030" name="Check Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1030"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -2464,82 +2446,82 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>IGEN</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>32</xdr:row>
-          <xdr:rowOff>95250</xdr:rowOff>
+          <xdr:rowOff>99060</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1032"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -2550,80 +2532,80 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>NEM </a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>1276350</xdr:colOff>
+          <xdr:colOff>1280160</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>152400</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1033" name="Check Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1033"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -2636,88 +2618,88 @@
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>IGEN</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>742950</xdr:colOff>
+          <xdr:colOff>746760</xdr:colOff>
           <xdr:row>33</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1190625</xdr:colOff>
+          <xdr:colOff>1192530</xdr:colOff>
           <xdr:row>33</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>358140</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1034"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2732,59 +2714,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>742950</xdr:colOff>
+          <xdr:colOff>746760</xdr:colOff>
           <xdr:row>34</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1362075</xdr:colOff>
+          <xdr:colOff>1363980</xdr:colOff>
           <xdr:row>34</xdr:row>
-          <xdr:rowOff>352425</xdr:rowOff>
+          <xdr:rowOff>350520</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1035" name="Check Box 11" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1035"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2799,1597 +2781,1597 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>133350</xdr:colOff>
+          <xdr:colOff>137160</xdr:colOff>
           <xdr:row>30</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:rowOff>68580</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>247650</xdr:colOff>
+          <xdr:colOff>243840</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:rowOff>102870</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1040" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1040"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>IGEN</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>133350</xdr:colOff>
+          <xdr:colOff>137160</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:rowOff>68580</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1200150</xdr:colOff>
+          <xdr:colOff>1196340</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>333375</xdr:rowOff>
+          <xdr:rowOff>331470</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1041" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1041"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>NEM</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>247650</xdr:colOff>
+          <xdr:colOff>251460</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>152400</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1042" name="Label 18" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1042"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Amennyiben IGEN, mértéke: …………………….</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>590550</xdr:colOff>
+          <xdr:colOff>586740</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1043" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1043"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Nem áll rendelkezésre pályázati felhívás / Nincs információ</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>219075</xdr:colOff>
+          <xdr:colOff>220980</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>95250</xdr:rowOff>
+          <xdr:rowOff>99060</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>514350</xdr:rowOff>
+          <xdr:rowOff>510540</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1044" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1044"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>NEM </a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>133350</xdr:rowOff>
+          <xdr:rowOff>137160</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>333375</xdr:colOff>
+          <xdr:colOff>331470</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>504825</xdr:rowOff>
+          <xdr:rowOff>506730</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1045" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1045"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>IGEN</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>238125</xdr:colOff>
+          <xdr:colOff>236220</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>236220</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1504950</xdr:colOff>
+          <xdr:colOff>1508760</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>485775</xdr:rowOff>
+          <xdr:rowOff>487680</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1046" name="Label 22" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1046"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000016040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:noFill/>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Amennyiben IGEN, a pályázat megjelölése: ………………………………...…….</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>133350</xdr:colOff>
+          <xdr:colOff>137160</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:rowOff>68580</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>438150</xdr:colOff>
+          <xdr:colOff>434340</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1052" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Lump sum (egyösszegű átalány)</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>1009650</xdr:colOff>
+          <xdr:colOff>1013460</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1343025</xdr:colOff>
+          <xdr:colOff>1344930</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>295275</xdr:rowOff>
+          <xdr:rowOff>293370</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1054" name="Check Box 30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1054"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Flate rate (százalékban meghatározott átalány</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>1009650</xdr:colOff>
+          <xdr:colOff>1013460</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>628650</xdr:rowOff>
+          <xdr:rowOff>624840</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1056" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1056"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Egyéb</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>133350</xdr:colOff>
+          <xdr:colOff>137160</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>381000</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>514350</xdr:colOff>
+          <xdr:colOff>510540</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>638175</xdr:rowOff>
+          <xdr:rowOff>636270</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1057" name="Check Box 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Standard scale of uni cost (átalányalapú egységköltség)</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>114300</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>781050</xdr:colOff>
+          <xdr:colOff>777240</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1058" name="Check Box 34" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1058"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>K+F</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>133350</xdr:colOff>
+          <xdr:colOff>137160</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>247650</xdr:rowOff>
+          <xdr:rowOff>251460</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>485775</xdr:rowOff>
+          <xdr:rowOff>483870</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1060" name="Check Box 36" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1060"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Oktatás és képzésfejlesztés</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>133350</xdr:colOff>
+          <xdr:colOff>137160</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>723900</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>257175</xdr:rowOff>
+          <xdr:rowOff>255270</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1061" name="Check Box 37" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1061"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Infrastruktúra fejlesztés</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>133350</xdr:colOff>
+          <xdr:colOff>137160</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>276225</xdr:rowOff>
+          <xdr:rowOff>274320</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>742950</xdr:colOff>
+          <xdr:colOff>739140</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>485775</xdr:rowOff>
+          <xdr:rowOff>483870</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1062" name="Check Box 38" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1062"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Szolgáltatásfejlesztés</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>295275</xdr:rowOff>
+          <xdr:rowOff>297180</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>1314450</xdr:colOff>
+          <xdr:colOff>1310640</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>485775</xdr:rowOff>
+          <xdr:rowOff>483870</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1063" name="Check Box 39" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1063"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Ösztöndíj</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>485775</xdr:colOff>
+          <xdr:colOff>487680</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>19050</xdr:colOff>
+          <xdr:colOff>15240</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>247650</xdr:rowOff>
+          <xdr:rowOff>243840</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1064" name="Check Box 40" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1064"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Tananyagfejlesztés</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>133350</xdr:colOff>
+          <xdr:colOff>137160</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>1752600</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>257175</xdr:rowOff>
+          <xdr:rowOff>255270</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1065" name="Check Box 41" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1065"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Egyéb: ……………………………….</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>171450</xdr:colOff>
+          <xdr:colOff>175260</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>466725</xdr:colOff>
+          <xdr:colOff>468630</xdr:colOff>
           <xdr:row>46</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1066" name="Check Box 42" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1066"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4406,59 +4388,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>742950</xdr:colOff>
+          <xdr:colOff>746760</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>1190625</xdr:colOff>
+          <xdr:colOff>1192530</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>358140</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1067" name="Check Box 43" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1067"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4473,59 +4455,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>171450</xdr:colOff>
+          <xdr:colOff>175260</xdr:colOff>
           <xdr:row>48</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>466725</xdr:colOff>
+          <xdr:colOff>468630</xdr:colOff>
           <xdr:row>48</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>240030</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1068" name="Check Box 44" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1068"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4540,59 +4522,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>742950</xdr:colOff>
+          <xdr:colOff>746760</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>447675</xdr:rowOff>
+          <xdr:rowOff>449580</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>971550</xdr:colOff>
+          <xdr:colOff>967740</xdr:colOff>
           <xdr:row>48</xdr:row>
-          <xdr:rowOff>247650</xdr:rowOff>
+          <xdr:rowOff>243840</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1069" name="Check Box 45" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1069"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4607,53 +4589,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>171450</xdr:colOff>
+          <xdr:colOff>175260</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>123825</xdr:rowOff>
+          <xdr:rowOff>121920</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>457200</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1070" name="Check Box 46" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1070"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -4674,59 +4656,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>742950</xdr:colOff>
+          <xdr:colOff>746760</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>95250</xdr:rowOff>
+          <xdr:rowOff>99060</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>361950</xdr:rowOff>
+          <xdr:rowOff>358140</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1071" name="Check Box 47" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1071"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4741,57 +4723,57 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1114425</xdr:colOff>
+          <xdr:colOff>1112520</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>276225</xdr:rowOff>
+          <xdr:rowOff>274320</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1352550</xdr:colOff>
+          <xdr:colOff>1348740</xdr:colOff>
           <xdr:row>80</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1072" name="Check Box 48" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1072"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4808,59 +4790,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1114425</xdr:colOff>
+          <xdr:colOff>1112520</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1352550</xdr:colOff>
+          <xdr:colOff>1348740</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>11430</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1073" name="Check Box 49" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1073"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4877,57 +4859,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>1104900</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1390650</xdr:colOff>
+          <xdr:colOff>1386840</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>247650</xdr:rowOff>
+          <xdr:rowOff>243840</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1074" name="Check Box 50" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1074"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4942,540 +4924,506 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>30480</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1343025</xdr:colOff>
+          <xdr:colOff>1344930</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>295275</xdr:rowOff>
+          <xdr:rowOff>293370</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1075" name="Check Box 51" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1075"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>NEM </a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1162050</xdr:colOff>
+          <xdr:colOff>1165860</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>438150</xdr:colOff>
+          <xdr:colOff>434340</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>314325</xdr:rowOff>
+          <xdr:rowOff>316230</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1076" name="Check Box 52" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1076"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>IGEN</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>400050</xdr:colOff>
+          <xdr:colOff>403860</xdr:colOff>
           <xdr:row>76</xdr:row>
-          <xdr:rowOff>47625</xdr:rowOff>
+          <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>895350</xdr:colOff>
+          <xdr:colOff>891540</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>104775</xdr:rowOff>
+          <xdr:rowOff>102870</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1078" name="Check Box 54" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1078"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>IGEN</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>76</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1390650</xdr:colOff>
+          <xdr:colOff>1386840</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>57150</xdr:rowOff>
+          <xdr:rowOff>53340</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1079" name="Check Box 55" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1079"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="hu-HU" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>NEM </a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5620,2869 +5568,2831 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Munka1"/>
   <dimension ref="A1:P89"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A16" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="D10" sqref="D10:I10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.7109375" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="23.5703125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="9.5546875" style="3" customWidth="1"/>
+    <col min="3" max="3" width="23.6640625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="23.5546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="9" style="3" customWidth="1"/>
-    <col min="6" max="6" width="5.85546875" style="3" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="3"/>
+    <col min="6" max="6" width="5.88671875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="24.5546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="4.88671875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="34.6640625" style="3" customWidth="1"/>
+    <col min="10" max="10" width="46" style="33" customWidth="1"/>
+    <col min="11" max="11" width="26.33203125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="36.6640625" style="3" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="110" t="s">
+    <row r="1" spans="1:16" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="180" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="111"/>
-[...7 lines deleted...]
-      <c r="J1" s="57" t="s">
+      <c r="B1" s="181"/>
+      <c r="C1" s="181"/>
+      <c r="D1" s="181"/>
+      <c r="E1" s="181"/>
+      <c r="F1" s="181"/>
+      <c r="G1" s="181"/>
+      <c r="H1" s="181"/>
+      <c r="I1" s="182"/>
+      <c r="J1" s="51" t="s">
         <v>111</v>
       </c>
-      <c r="K1" s="70"/>
-[...13 lines deleted...]
-      <c r="A3" s="113" t="s">
+      <c r="K1" s="59"/>
+    </row>
+    <row r="2" spans="1:16" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="190"/>
+      <c r="B2" s="191"/>
+      <c r="C2" s="191"/>
+      <c r="D2" s="191"/>
+      <c r="E2" s="191"/>
+      <c r="F2" s="191"/>
+      <c r="G2" s="191"/>
+      <c r="H2" s="191"/>
+      <c r="I2" s="192"/>
+    </row>
+    <row r="3" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="108" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="114"/>
-[...7 lines deleted...]
-      <c r="J3" s="59" t="s">
+      <c r="B3" s="109"/>
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
+      <c r="E3" s="109"/>
+      <c r="F3" s="109"/>
+      <c r="G3" s="109"/>
+      <c r="H3" s="109"/>
+      <c r="I3" s="110"/>
+      <c r="J3" s="52" t="s">
         <v>112</v>
       </c>
-      <c r="K3" s="12"/>
-[...7 lines deleted...]
-      <c r="A4" s="125" t="s">
+      <c r="K3" s="10"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="10"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="10"/>
+    </row>
+    <row r="4" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="134"/>
-[...16 lines deleted...]
-      <c r="A5" s="116" t="s">
+      <c r="B4" s="115"/>
+      <c r="C4" s="116"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="66"/>
+      <c r="G4" s="66"/>
+      <c r="H4" s="66"/>
+      <c r="I4" s="67"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="10"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+    </row>
+    <row r="5" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="71" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="117"/>
-[...16 lines deleted...]
-      <c r="A6" s="116" t="s">
+      <c r="B5" s="72"/>
+      <c r="C5" s="76"/>
+      <c r="D5" s="117"/>
+      <c r="E5" s="118"/>
+      <c r="F5" s="118"/>
+      <c r="G5" s="118"/>
+      <c r="H5" s="118"/>
+      <c r="I5" s="186"/>
+      <c r="J5" s="39"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+    </row>
+    <row r="6" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="117"/>
-[...16 lines deleted...]
-      <c r="A7" s="116" t="s">
+      <c r="B6" s="72"/>
+      <c r="C6" s="76"/>
+      <c r="D6" s="183"/>
+      <c r="E6" s="184"/>
+      <c r="F6" s="184"/>
+      <c r="G6" s="184"/>
+      <c r="H6" s="184"/>
+      <c r="I6" s="185"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="10"/>
+      <c r="L6" s="10"/>
+      <c r="M6" s="10"/>
+      <c r="N6" s="10"/>
+      <c r="O6" s="10"/>
+      <c r="P6" s="10"/>
+    </row>
+    <row r="7" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="136"/>
-[...16 lines deleted...]
-      <c r="A8" s="89" t="s">
+      <c r="B7" s="193"/>
+      <c r="C7" s="194"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="195"/>
+      <c r="F7" s="195"/>
+      <c r="G7" s="195"/>
+      <c r="H7" s="195"/>
+      <c r="I7" s="196"/>
+      <c r="J7" s="39"/>
+      <c r="K7" s="10"/>
+      <c r="L7" s="10"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
+    </row>
+    <row r="8" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="A8" s="112" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="90"/>
-[...1 lines deleted...]
-      <c r="D8" s="202" t="s">
+      <c r="B8" s="113"/>
+      <c r="C8" s="114"/>
+      <c r="D8" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="E8" s="202"/>
-[...1 lines deleted...]
-      <c r="G8" s="202" t="s">
+      <c r="E8" s="111"/>
+      <c r="F8" s="111"/>
+      <c r="G8" s="111" t="s">
         <v>57</v>
       </c>
-      <c r="H8" s="202"/>
-[...13 lines deleted...]
-      <c r="D9" s="71" t="s">
+      <c r="H8" s="111"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="39"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="10"/>
+    </row>
+    <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="A9" s="62"/>
+      <c r="B9" s="115"/>
+      <c r="C9" s="116"/>
+      <c r="D9" s="117" t="s">
         <v>59</v>
       </c>
-      <c r="E9" s="72"/>
-[...1 lines deleted...]
-      <c r="G9" s="202" t="s">
+      <c r="E9" s="118"/>
+      <c r="F9" s="119"/>
+      <c r="G9" s="111" t="s">
         <v>57</v>
       </c>
-      <c r="H9" s="202"/>
-[...10 lines deleted...]
-      <c r="A10" s="116" t="s">
+      <c r="H9" s="111"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="39"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+    </row>
+    <row r="10" spans="1:16" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="71" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="117"/>
-[...18 lines deleted...]
-      <c r="A11" s="113" t="s">
+      <c r="B10" s="72"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="139"/>
+      <c r="E10" s="139"/>
+      <c r="F10" s="139"/>
+      <c r="G10" s="139"/>
+      <c r="H10" s="140"/>
+      <c r="I10" s="141"/>
+      <c r="J10" s="39"/>
+      <c r="K10" s="10"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+    </row>
+    <row r="11" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="108" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="114"/>
-[...7 lines deleted...]
-      <c r="J11" s="59" t="s">
+      <c r="B11" s="109"/>
+      <c r="C11" s="109"/>
+      <c r="D11" s="109"/>
+      <c r="E11" s="109"/>
+      <c r="F11" s="109"/>
+      <c r="G11" s="109"/>
+      <c r="H11" s="109"/>
+      <c r="I11" s="110"/>
+      <c r="J11" s="52" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="12" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="125" t="s">
+    <row r="12" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="126"/>
-[...9 lines deleted...]
-      <c r="A13" s="125" t="s">
+      <c r="B12" s="63"/>
+      <c r="C12" s="64"/>
+      <c r="D12" s="65"/>
+      <c r="E12" s="66"/>
+      <c r="F12" s="66"/>
+      <c r="G12" s="66"/>
+      <c r="H12" s="66"/>
+      <c r="I12" s="67"/>
+    </row>
+    <row r="13" spans="1:16" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="62" t="s">
         <v>126</v>
       </c>
-      <c r="B13" s="126"/>
-[...7 lines deleted...]
-      <c r="J13" s="60" t="s">
+      <c r="B13" s="63"/>
+      <c r="C13" s="64"/>
+      <c r="D13" s="65"/>
+      <c r="E13" s="66"/>
+      <c r="F13" s="66"/>
+      <c r="G13" s="66"/>
+      <c r="H13" s="66"/>
+      <c r="I13" s="67"/>
+      <c r="J13" s="53" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="14" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="116" t="s">
+    <row r="14" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="117"/>
-[...9 lines deleted...]
-      <c r="A15" s="116" t="s">
+      <c r="B14" s="72"/>
+      <c r="C14" s="76"/>
+      <c r="D14" s="117"/>
+      <c r="E14" s="118"/>
+      <c r="F14" s="118"/>
+      <c r="G14" s="118"/>
+      <c r="H14" s="118"/>
+      <c r="I14" s="186"/>
+    </row>
+    <row r="15" spans="1:16" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="71" t="s">
         <v>114</v>
       </c>
-      <c r="B15" s="117"/>
-[...7 lines deleted...]
-      <c r="J15" s="52" t="s">
+      <c r="B15" s="72"/>
+      <c r="C15" s="76"/>
+      <c r="D15" s="46"/>
+      <c r="E15" s="47"/>
+      <c r="F15" s="47"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="56"/>
+      <c r="J15" s="48" t="s">
         <v>116</v>
       </c>
-      <c r="K15" s="53"/>
-[...6 lines deleted...]
-      <c r="A16" s="116" t="s">
+      <c r="K15" s="18"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="18"/>
+      <c r="O15" s="18"/>
+    </row>
+    <row r="16" spans="1:16" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="71" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="117"/>
-[...11 lines deleted...]
-      <c r="A17" s="116" t="s">
+      <c r="B16" s="72"/>
+      <c r="C16" s="76"/>
+      <c r="D16" s="183"/>
+      <c r="E16" s="184"/>
+      <c r="F16" s="184"/>
+      <c r="G16" s="184"/>
+      <c r="H16" s="184"/>
+      <c r="I16" s="185"/>
+      <c r="J16" s="39"/>
+      <c r="K16" s="44"/>
+    </row>
+    <row r="17" spans="1:16" ht="46.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="71" t="s">
         <v>125</v>
       </c>
-      <c r="B17" s="141"/>
-[...7 lines deleted...]
-      <c r="J17" s="62" t="s">
+      <c r="B17" s="78"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="117"/>
+      <c r="E17" s="118"/>
+      <c r="F17" s="118"/>
+      <c r="G17" s="118"/>
+      <c r="H17" s="118"/>
+      <c r="I17" s="186"/>
+      <c r="J17" s="54" t="s">
         <v>92</v>
       </c>
-      <c r="K17" s="48"/>
+      <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
     </row>
-    <row r="18" spans="1:16" ht="53.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="38" t="s">
+    <row r="18" spans="1:16" ht="53.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="30"/>
-[...7 lines deleted...]
-      <c r="J18" s="63" t="s">
+      <c r="B18" s="28"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="117"/>
+      <c r="E18" s="118"/>
+      <c r="F18" s="118"/>
+      <c r="G18" s="118"/>
+      <c r="H18" s="118"/>
+      <c r="I18" s="186"/>
+      <c r="J18" s="54" t="s">
         <v>61</v>
       </c>
-      <c r="K18" s="48"/>
+      <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
     </row>
-    <row r="19" spans="1:16" ht="34.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="116" t="s">
+    <row r="19" spans="1:16" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="71" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="117"/>
-[...11 lines deleted...]
-      <c r="A20" s="116" t="s">
+      <c r="B19" s="72"/>
+      <c r="C19" s="76"/>
+      <c r="D19" s="187"/>
+      <c r="E19" s="188"/>
+      <c r="F19" s="188"/>
+      <c r="G19" s="188"/>
+      <c r="H19" s="188"/>
+      <c r="I19" s="189"/>
+      <c r="J19" s="39"/>
+      <c r="K19" s="44"/>
+    </row>
+    <row r="20" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="117"/>
-[...7 lines deleted...]
-      <c r="J20" s="34" t="s">
+      <c r="B20" s="72"/>
+      <c r="C20" s="76"/>
+      <c r="D20" s="82"/>
+      <c r="E20" s="83"/>
+      <c r="F20" s="83"/>
+      <c r="G20" s="83"/>
+      <c r="H20" s="83"/>
+      <c r="I20" s="84"/>
+      <c r="J20" s="32" t="s">
         <v>110</v>
       </c>
-      <c r="K20" s="12"/>
-[...7 lines deleted...]
-      <c r="A21" s="116" t="s">
+      <c r="K20" s="10"/>
+      <c r="L20" s="10"/>
+      <c r="M20" s="10"/>
+      <c r="N20" s="10"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="10"/>
+    </row>
+    <row r="21" spans="1:16" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="117"/>
-[...7 lines deleted...]
-      <c r="J21" s="34" t="s">
+      <c r="B21" s="72"/>
+      <c r="C21" s="76"/>
+      <c r="D21" s="82"/>
+      <c r="E21" s="83"/>
+      <c r="F21" s="83"/>
+      <c r="G21" s="83"/>
+      <c r="H21" s="83"/>
+      <c r="I21" s="84"/>
+      <c r="J21" s="32" t="s">
         <v>110</v>
       </c>
-      <c r="K21" s="12"/>
-[...7 lines deleted...]
-      <c r="A22" s="116" t="s">
+      <c r="K21" s="10"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="10"/>
+      <c r="N21" s="10"/>
+      <c r="O21" s="10"/>
+      <c r="P21" s="10"/>
+    </row>
+    <row r="22" spans="1:16" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="117"/>
-[...7 lines deleted...]
-      <c r="J22" s="212" t="s">
+      <c r="B22" s="72"/>
+      <c r="C22" s="76"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="83"/>
+      <c r="F22" s="83"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="84"/>
+      <c r="J22" s="68" t="s">
         <v>117</v>
       </c>
-      <c r="K22" s="212"/>
-[...7 lines deleted...]
-      <c r="A23" s="89" t="s">
+      <c r="K22" s="68"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
+    </row>
+    <row r="23" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="B23" s="90"/>
-[...1 lines deleted...]
-      <c r="D23" s="99" t="s">
+      <c r="B23" s="113"/>
+      <c r="C23" s="114"/>
+      <c r="D23" s="207" t="s">
         <v>19</v>
       </c>
-      <c r="E23" s="100"/>
-[...1 lines deleted...]
-      <c r="G23" s="99" t="s">
+      <c r="E23" s="168"/>
+      <c r="F23" s="171"/>
+      <c r="G23" s="207" t="s">
         <v>18</v>
       </c>
-      <c r="H23" s="100"/>
-[...10 lines deleted...]
-      <c r="A24" s="74" t="s">
+      <c r="H23" s="168"/>
+      <c r="I23" s="208"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="10"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10"/>
+      <c r="N23" s="10"/>
+      <c r="O23" s="10"/>
+      <c r="P23" s="10"/>
+    </row>
+    <row r="24" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="88" t="s">
         <v>93</v>
       </c>
-      <c r="B24" s="75"/>
-[...4 lines deleted...]
-      <c r="G24" s="76" t="s">
+      <c r="B24" s="89"/>
+      <c r="C24" s="89"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="198"/>
+      <c r="F24" s="199"/>
+      <c r="G24" s="197" t="s">
         <v>94</v>
       </c>
-      <c r="H24" s="77"/>
-[...1 lines deleted...]
-      <c r="J24" s="34" t="s">
+      <c r="H24" s="81"/>
+      <c r="I24" s="57"/>
+      <c r="J24" s="32" t="s">
         <v>115</v>
       </c>
-      <c r="K24" s="12"/>
-[...7 lines deleted...]
-      <c r="A25" s="103" t="s">
+      <c r="K24" s="10"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="10"/>
+      <c r="N24" s="10"/>
+      <c r="O24" s="10"/>
+      <c r="P24" s="10"/>
+    </row>
+    <row r="25" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="123" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="104"/>
-[...7 lines deleted...]
-      <c r="J25" s="59" t="s">
+      <c r="B25" s="124"/>
+      <c r="C25" s="124"/>
+      <c r="D25" s="124"/>
+      <c r="E25" s="124"/>
+      <c r="F25" s="124"/>
+      <c r="G25" s="124"/>
+      <c r="H25" s="124"/>
+      <c r="I25" s="125"/>
+      <c r="J25" s="52" t="s">
         <v>97</v>
       </c>
-      <c r="K25" s="12"/>
-[...7 lines deleted...]
-      <c r="A26" s="106" t="s">
+      <c r="K25" s="10"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="10"/>
+      <c r="O25" s="10"/>
+      <c r="P25" s="10"/>
+    </row>
+    <row r="26" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="209" t="s">
         <v>16</v>
       </c>
-      <c r="B26" s="107"/>
-[...3 lines deleted...]
-      <c r="F26" s="14" t="s">
+      <c r="B26" s="210"/>
+      <c r="C26" s="210"/>
+      <c r="D26" s="162"/>
+      <c r="E26" s="163"/>
+      <c r="F26" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="G26" s="15"/>
-      <c r="H26" s="14" t="s">
+      <c r="G26" s="13"/>
+      <c r="H26" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="I26" s="16"/>
-[...9 lines deleted...]
-      <c r="A27" s="151" t="s">
+      <c r="I26" s="14"/>
+      <c r="J26" s="39"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="10"/>
+      <c r="N26" s="10"/>
+      <c r="O26" s="10"/>
+      <c r="P26" s="10"/>
+    </row>
+    <row r="27" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="77" t="s">
         <v>84</v>
       </c>
-      <c r="B27" s="141"/>
-[...2 lines deleted...]
-      <c r="E27" s="217"/>
+      <c r="B27" s="78"/>
+      <c r="C27" s="78"/>
+      <c r="D27" s="79"/>
+      <c r="E27" s="80"/>
       <c r="F27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="I27" s="37"/>
-[...9 lines deleted...]
-      <c r="A28" s="151" t="s">
+      <c r="I27" s="35"/>
+      <c r="J27" s="39"/>
+      <c r="K27" s="10"/>
+      <c r="L27" s="10"/>
+      <c r="M27" s="10"/>
+      <c r="N27" s="10"/>
+      <c r="O27" s="10"/>
+      <c r="P27" s="10"/>
+    </row>
+    <row r="28" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="A28" s="77" t="s">
         <v>80</v>
       </c>
-      <c r="B28" s="141"/>
-[...2 lines deleted...]
-      <c r="E28" s="217"/>
+      <c r="B28" s="78"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="79"/>
+      <c r="E28" s="80"/>
       <c r="F28" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="I28" s="37"/>
-[...9 lines deleted...]
-      <c r="A29" s="116" t="s">
+      <c r="I28" s="35"/>
+      <c r="J28" s="39"/>
+      <c r="K28" s="44"/>
+      <c r="L28" s="44"/>
+      <c r="M28" s="10"/>
+      <c r="N28" s="10"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="10"/>
+    </row>
+    <row r="29" spans="1:16" ht="18" x14ac:dyDescent="0.25">
+      <c r="A29" s="71" t="s">
         <v>62</v>
       </c>
-      <c r="B29" s="117"/>
-[...1 lines deleted...]
-      <c r="D29" s="216">
+      <c r="B29" s="72"/>
+      <c r="C29" s="76"/>
+      <c r="D29" s="79">
         <f>D27-D28</f>
         <v>0</v>
       </c>
-      <c r="E29" s="217"/>
+      <c r="E29" s="80"/>
       <c r="F29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="2">
         <f>G27-G28</f>
         <v>0</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="I29" s="18">
+      <c r="I29" s="16">
         <f>1-D10</f>
-        <v>0.19999999999999996</v>
-[...10 lines deleted...]
-      <c r="A30" s="116" t="s">
+        <v>1</v>
+      </c>
+      <c r="J29" s="39"/>
+      <c r="K29" s="44"/>
+      <c r="L29" s="10"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="10"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="10"/>
+    </row>
+    <row r="30" spans="1:16" ht="49.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="71" t="s">
         <v>96</v>
       </c>
-      <c r="B30" s="117"/>
-[...16 lines deleted...]
-      <c r="A31" s="89" t="s">
+      <c r="B30" s="72"/>
+      <c r="C30" s="76"/>
+      <c r="D30" s="73"/>
+      <c r="E30" s="74"/>
+      <c r="F30" s="74"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="75"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="44"/>
+      <c r="L30" s="10"/>
+      <c r="M30" s="10"/>
+      <c r="N30" s="10"/>
+      <c r="O30" s="10"/>
+      <c r="P30" s="10"/>
+    </row>
+    <row r="31" spans="1:16" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="112" t="s">
         <v>63</v>
       </c>
-      <c r="B31" s="90"/>
-[...30 lines deleted...]
-      <c r="A33" s="116" t="s">
+      <c r="B31" s="113"/>
+      <c r="C31" s="114"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="98"/>
+      <c r="F31" s="98"/>
+      <c r="G31" s="98"/>
+      <c r="H31" s="98"/>
+      <c r="I31" s="99"/>
+      <c r="J31" s="39"/>
+      <c r="L31" s="15"/>
+      <c r="M31" s="15"/>
+      <c r="N31" s="15"/>
+      <c r="P31" s="10"/>
+    </row>
+    <row r="32" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="62"/>
+      <c r="B32" s="115"/>
+      <c r="C32" s="116"/>
+      <c r="D32" s="100"/>
+      <c r="E32" s="101"/>
+      <c r="F32" s="101"/>
+      <c r="G32" s="101"/>
+      <c r="H32" s="101"/>
+      <c r="I32" s="102"/>
+      <c r="J32" s="39"/>
+      <c r="L32" s="15"/>
+      <c r="M32" s="15"/>
+      <c r="N32" s="15"/>
+      <c r="P32" s="10"/>
+    </row>
+    <row r="33" spans="1:16" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="71" t="s">
         <v>39</v>
       </c>
-      <c r="B33" s="117"/>
-[...7 lines deleted...]
-      <c r="J33" s="34" t="s">
+      <c r="B33" s="72"/>
+      <c r="C33" s="72"/>
+      <c r="D33" s="73"/>
+      <c r="E33" s="74"/>
+      <c r="F33" s="74"/>
+      <c r="G33" s="74"/>
+      <c r="H33" s="74"/>
+      <c r="I33" s="75"/>
+      <c r="J33" s="32" t="s">
         <v>98</v>
       </c>
-      <c r="K33" s="64"/>
-[...7 lines deleted...]
-      <c r="A34" s="89" t="s">
+      <c r="K33" s="55"/>
+      <c r="L33" s="10"/>
+      <c r="M33" s="10"/>
+      <c r="N33" s="10"/>
+      <c r="O33" s="10"/>
+      <c r="P33" s="10"/>
+    </row>
+    <row r="34" spans="1:16" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="112" t="s">
         <v>50</v>
       </c>
-      <c r="B34" s="90"/>
-[...2 lines deleted...]
-      <c r="E34" s="148" t="s">
+      <c r="B34" s="113"/>
+      <c r="C34" s="113"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="175" t="s">
         <v>130</v>
       </c>
-      <c r="F34" s="149"/>
-[...3 lines deleted...]
-      <c r="J34" s="193" t="s">
+      <c r="F34" s="176"/>
+      <c r="G34" s="176"/>
+      <c r="H34" s="176"/>
+      <c r="I34" s="177"/>
+      <c r="J34" s="96" t="s">
         <v>95</v>
       </c>
-      <c r="K34" s="49"/>
-[...11 lines deleted...]
-      <c r="E35" s="149" t="s">
+      <c r="K34" s="45"/>
+      <c r="L34" s="26"/>
+      <c r="M34" s="26"/>
+      <c r="N34" s="26"/>
+      <c r="O34" s="26"/>
+      <c r="P34" s="26"/>
+    </row>
+    <row r="35" spans="1:16" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="62"/>
+      <c r="B35" s="115"/>
+      <c r="C35" s="115"/>
+      <c r="D35" s="17"/>
+      <c r="E35" s="176" t="s">
         <v>64</v>
       </c>
-      <c r="F35" s="149"/>
-[...12 lines deleted...]
-      <c r="A36" s="74" t="s">
+      <c r="F35" s="176"/>
+      <c r="G35" s="176"/>
+      <c r="H35" s="176"/>
+      <c r="I35" s="177"/>
+      <c r="J35" s="96"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="50"/>
+      <c r="M35" s="50"/>
+      <c r="N35" s="50"/>
+      <c r="O35" s="50"/>
+      <c r="P35" s="50"/>
+    </row>
+    <row r="36" spans="1:16" ht="53.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="88" t="s">
         <v>99</v>
       </c>
-      <c r="B36" s="75"/>
-[...7 lines deleted...]
-      <c r="J36" s="34" t="s">
+      <c r="B36" s="89"/>
+      <c r="C36" s="89"/>
+      <c r="D36" s="103"/>
+      <c r="E36" s="103"/>
+      <c r="F36" s="103"/>
+      <c r="G36" s="103"/>
+      <c r="H36" s="103"/>
+      <c r="I36" s="104"/>
+      <c r="J36" s="32" t="s">
         <v>106</v>
       </c>
-      <c r="K36" s="44"/>
-[...7 lines deleted...]
-      <c r="A37" s="161" t="s">
+      <c r="K36" s="42"/>
+      <c r="L36" s="50"/>
+      <c r="M36" s="50"/>
+      <c r="N36" s="50"/>
+      <c r="O36" s="50"/>
+      <c r="P36" s="50"/>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A37" s="167" t="s">
         <v>13</v>
       </c>
-      <c r="B37" s="100"/>
-[...10 lines deleted...]
-      <c r="A38" s="164" t="s">
+      <c r="B37" s="168"/>
+      <c r="C37" s="168"/>
+      <c r="D37" s="130"/>
+      <c r="E37" s="130"/>
+      <c r="F37" s="130"/>
+      <c r="G37" s="130"/>
+      <c r="H37" s="130"/>
+      <c r="I37" s="131"/>
+      <c r="J37" s="39"/>
+    </row>
+    <row r="38" spans="1:16" ht="16.2" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="169" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="165"/>
-[...9 lines deleted...]
-      <c r="A39" s="158" t="s">
+      <c r="B38" s="127"/>
+      <c r="C38" s="127"/>
+      <c r="D38" s="127"/>
+      <c r="E38" s="127"/>
+      <c r="F38" s="127"/>
+      <c r="G38" s="127"/>
+      <c r="H38" s="127"/>
+      <c r="I38" s="170"/>
+    </row>
+    <row r="39" spans="1:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="164" t="s">
         <v>38</v>
       </c>
-      <c r="B39" s="159"/>
-[...16 lines deleted...]
-      <c r="A40" s="74" t="s">
+      <c r="B39" s="165"/>
+      <c r="C39" s="165"/>
+      <c r="D39" s="165"/>
+      <c r="E39" s="165"/>
+      <c r="F39" s="165"/>
+      <c r="G39" s="165"/>
+      <c r="H39" s="165"/>
+      <c r="I39" s="166"/>
+      <c r="J39" s="39"/>
+      <c r="K39" s="10"/>
+      <c r="L39" s="10"/>
+      <c r="M39" s="10"/>
+      <c r="N39" s="10"/>
+      <c r="O39" s="10"/>
+      <c r="P39" s="10"/>
+    </row>
+    <row r="40" spans="1:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="88" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="75"/>
-[...1 lines deleted...]
-      <c r="D40" s="138" t="s">
+      <c r="B40" s="89"/>
+      <c r="C40" s="89"/>
+      <c r="D40" s="90" t="s">
         <v>118</v>
       </c>
-      <c r="E40" s="138"/>
-[...4 lines deleted...]
-      <c r="J40" s="34" t="s">
+      <c r="E40" s="90"/>
+      <c r="F40" s="90"/>
+      <c r="G40" s="90"/>
+      <c r="H40" s="90"/>
+      <c r="I40" s="91"/>
+      <c r="J40" s="32" t="s">
         <v>107</v>
       </c>
-      <c r="K40" s="12"/>
-[...7 lines deleted...]
-      <c r="A41" s="74" t="s">
+      <c r="K40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
+    </row>
+    <row r="41" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="88" t="s">
         <v>37</v>
       </c>
-      <c r="B41" s="75"/>
-[...1 lines deleted...]
-      <c r="D41" s="138" t="s">
+      <c r="B41" s="89"/>
+      <c r="C41" s="89"/>
+      <c r="D41" s="90" t="s">
         <v>118</v>
       </c>
-      <c r="E41" s="138"/>
-[...4 lines deleted...]
-      <c r="J41" s="34" t="s">
+      <c r="E41" s="90"/>
+      <c r="F41" s="90"/>
+      <c r="G41" s="90"/>
+      <c r="H41" s="90"/>
+      <c r="I41" s="91"/>
+      <c r="J41" s="32" t="s">
         <v>107</v>
       </c>
-      <c r="K41" s="12"/>
-[...7 lines deleted...]
-      <c r="A42" s="74" t="s">
+      <c r="K41" s="10"/>
+      <c r="L41" s="10"/>
+      <c r="M41" s="10"/>
+      <c r="N41" s="10"/>
+      <c r="O41" s="10"/>
+      <c r="P41" s="10"/>
+    </row>
+    <row r="42" spans="1:16" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="88" t="s">
         <v>51</v>
       </c>
-      <c r="B42" s="157"/>
-[...1 lines deleted...]
-      <c r="D42" s="138" t="s">
+      <c r="B42" s="122"/>
+      <c r="C42" s="122"/>
+      <c r="D42" s="90" t="s">
         <v>118</v>
       </c>
-      <c r="E42" s="138"/>
-[...4 lines deleted...]
-      <c r="J42" s="34" t="s">
+      <c r="E42" s="90"/>
+      <c r="F42" s="90"/>
+      <c r="G42" s="90"/>
+      <c r="H42" s="90"/>
+      <c r="I42" s="91"/>
+      <c r="J42" s="32" t="s">
         <v>107</v>
       </c>
-      <c r="K42" s="47"/>
-[...7 lines deleted...]
-      <c r="A43" s="74" t="s">
+      <c r="K42" s="44"/>
+      <c r="L42" s="10"/>
+      <c r="M42" s="10"/>
+      <c r="N42" s="10"/>
+      <c r="O42" s="10"/>
+      <c r="P42" s="10"/>
+    </row>
+    <row r="43" spans="1:16" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="88" t="s">
         <v>10</v>
       </c>
-      <c r="B43" s="75"/>
-[...1 lines deleted...]
-      <c r="D43" s="138" t="s">
+      <c r="B43" s="89"/>
+      <c r="C43" s="89"/>
+      <c r="D43" s="90" t="s">
         <v>118</v>
       </c>
-      <c r="E43" s="138"/>
-[...4 lines deleted...]
-      <c r="J43" s="34" t="s">
+      <c r="E43" s="90"/>
+      <c r="F43" s="90"/>
+      <c r="G43" s="90"/>
+      <c r="H43" s="90"/>
+      <c r="I43" s="91"/>
+      <c r="J43" s="32" t="s">
         <v>107</v>
       </c>
-      <c r="K43" s="47"/>
-[...7 lines deleted...]
-      <c r="A44" s="74" t="s">
+      <c r="K43" s="44"/>
+      <c r="L43" s="10"/>
+      <c r="M43" s="10"/>
+      <c r="N43" s="10"/>
+      <c r="O43" s="10"/>
+      <c r="P43" s="10"/>
+    </row>
+    <row r="44" spans="1:16" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="88" t="s">
         <v>85</v>
       </c>
-      <c r="B44" s="75"/>
-[...1 lines deleted...]
-      <c r="D44" s="138" t="s">
+      <c r="B44" s="89"/>
+      <c r="C44" s="89"/>
+      <c r="D44" s="90" t="s">
         <v>86</v>
       </c>
-      <c r="E44" s="138"/>
-[...4 lines deleted...]
-      <c r="J44" s="34" t="s">
+      <c r="E44" s="90"/>
+      <c r="F44" s="90"/>
+      <c r="G44" s="90"/>
+      <c r="H44" s="90"/>
+      <c r="I44" s="91"/>
+      <c r="J44" s="32" t="s">
         <v>107</v>
       </c>
-      <c r="K44" s="47"/>
-[...7 lines deleted...]
-      <c r="A45" s="74" t="s">
+      <c r="K44" s="44"/>
+      <c r="L44" s="10"/>
+      <c r="M44" s="10"/>
+      <c r="N44" s="10"/>
+      <c r="O44" s="10"/>
+      <c r="P44" s="10"/>
+    </row>
+    <row r="45" spans="1:16" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="88" t="s">
         <v>109</v>
       </c>
-      <c r="B45" s="157"/>
-[...1 lines deleted...]
-      <c r="D45" s="138" t="s">
+      <c r="B45" s="122"/>
+      <c r="C45" s="122"/>
+      <c r="D45" s="90" t="s">
         <v>118</v>
       </c>
-      <c r="E45" s="138"/>
-[...4 lines deleted...]
-      <c r="J45" s="34" t="s">
+      <c r="E45" s="90"/>
+      <c r="F45" s="90"/>
+      <c r="G45" s="90"/>
+      <c r="H45" s="90"/>
+      <c r="I45" s="91"/>
+      <c r="J45" s="32" t="s">
         <v>108</v>
       </c>
-      <c r="K45" s="12"/>
-[...7 lines deleted...]
-      <c r="A46" s="103" t="s">
+      <c r="K45" s="10"/>
+      <c r="L45" s="10"/>
+      <c r="M45" s="10"/>
+      <c r="N45" s="10"/>
+      <c r="O45" s="10"/>
+      <c r="P45" s="10"/>
+    </row>
+    <row r="46" spans="1:16" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="123" t="s">
         <v>9</v>
       </c>
-      <c r="B46" s="104"/>
-[...8 lines deleted...]
-      <c r="K46" s="48"/>
+      <c r="B46" s="124"/>
+      <c r="C46" s="124"/>
+      <c r="D46" s="124"/>
+      <c r="E46" s="124"/>
+      <c r="F46" s="124"/>
+      <c r="G46" s="124"/>
+      <c r="H46" s="124"/>
+      <c r="I46" s="125"/>
+      <c r="J46" s="39"/>
+      <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
     </row>
-    <row r="47" spans="1:16" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="151" t="s">
+    <row r="47" spans="1:16" ht="32.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="B47" s="141"/>
-[...1 lines deleted...]
-      <c r="D47" s="21" t="s">
+      <c r="B47" s="78"/>
+      <c r="C47" s="78"/>
+      <c r="D47" s="19" t="s">
         <v>65</v>
       </c>
       <c r="E47" s="1"/>
       <c r="F47" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G47" s="1"/>
       <c r="H47" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="I47" s="22"/>
-[...1 lines deleted...]
-      <c r="K47" s="64"/>
+      <c r="I47" s="20"/>
+      <c r="J47" s="39"/>
+      <c r="K47" s="55"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
     </row>
-    <row r="48" spans="1:16" ht="37.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="151" t="s">
+    <row r="48" spans="1:16" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="B48" s="141"/>
-[...1 lines deleted...]
-      <c r="D48" s="21" t="s">
+      <c r="B48" s="78"/>
+      <c r="C48" s="81"/>
+      <c r="D48" s="19" t="s">
         <v>65</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
-      <c r="I48" s="22"/>
-[...1 lines deleted...]
-      <c r="K48" s="64"/>
+      <c r="I48" s="20"/>
+      <c r="J48" s="39"/>
+      <c r="K48" s="55"/>
       <c r="L48" s="4"/>
       <c r="M48" s="4"/>
       <c r="N48" s="4"/>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
     </row>
-    <row r="49" spans="1:16" ht="22.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="151" t="s">
+    <row r="49" spans="1:16" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="77" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="141"/>
-[...1 lines deleted...]
-      <c r="D49" s="21" t="s">
+      <c r="B49" s="78"/>
+      <c r="C49" s="81"/>
+      <c r="D49" s="19" t="s">
         <v>65</v>
       </c>
       <c r="E49" s="1"/>
       <c r="F49" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
-      <c r="I49" s="22"/>
-[...1 lines deleted...]
-      <c r="K49" s="64"/>
+      <c r="I49" s="20"/>
+      <c r="J49" s="39"/>
+      <c r="K49" s="55"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
     </row>
-    <row r="50" spans="1:16" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="151" t="s">
+    <row r="50" spans="1:16" ht="32.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="77" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="141"/>
-      <c r="C50" s="77"/>
+      <c r="B50" s="78"/>
+      <c r="C50" s="81"/>
       <c r="D50" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
-      <c r="I50" s="22"/>
-[...1 lines deleted...]
-      <c r="K50" s="64"/>
+      <c r="I50" s="20"/>
+      <c r="J50" s="39"/>
+      <c r="K50" s="55"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
     </row>
-    <row r="51" spans="1:16" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="161" t="s">
+    <row r="51" spans="1:16" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="167" t="s">
         <v>87</v>
       </c>
-      <c r="B51" s="100"/>
-[...1 lines deleted...]
-      <c r="D51" s="54" t="s">
+      <c r="B51" s="168"/>
+      <c r="C51" s="171"/>
+      <c r="D51" s="49" t="s">
         <v>119</v>
       </c>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
-      <c r="I51" s="22"/>
-[...1 lines deleted...]
-      <c r="K51" s="64"/>
+      <c r="I51" s="20"/>
+      <c r="J51" s="41"/>
+      <c r="K51" s="55"/>
       <c r="L51" s="4"/>
       <c r="M51" s="4"/>
       <c r="N51" s="4"/>
       <c r="O51" s="4"/>
       <c r="P51" s="4"/>
     </row>
-    <row r="52" spans="1:16" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="206" t="s">
+    <row r="52" spans="1:16" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="126" t="s">
         <v>33</v>
       </c>
-      <c r="B52" s="165"/>
-[...7 lines deleted...]
-      <c r="J52" s="43" t="s">
+      <c r="B52" s="127"/>
+      <c r="C52" s="128"/>
+      <c r="D52" s="85"/>
+      <c r="E52" s="86"/>
+      <c r="F52" s="86"/>
+      <c r="G52" s="86"/>
+      <c r="H52" s="86"/>
+      <c r="I52" s="87"/>
+      <c r="J52" s="41" t="s">
         <v>120</v>
       </c>
-      <c r="K52" s="48"/>
+      <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
     </row>
-    <row r="53" spans="1:16" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="142" t="s">
+    <row r="53" spans="1:16" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="172" t="s">
         <v>89</v>
       </c>
-      <c r="B53" s="143"/>
-[...8 lines deleted...]
-      <c r="K53" s="48"/>
+      <c r="B53" s="173"/>
+      <c r="C53" s="173"/>
+      <c r="D53" s="173"/>
+      <c r="E53" s="173"/>
+      <c r="F53" s="173"/>
+      <c r="G53" s="173"/>
+      <c r="H53" s="173"/>
+      <c r="I53" s="174"/>
+      <c r="J53" s="39"/>
+      <c r="K53" s="4"/>
       <c r="L53" s="4"/>
       <c r="M53" s="4"/>
       <c r="N53" s="4"/>
       <c r="O53" s="4"/>
       <c r="P53" s="4"/>
     </row>
-    <row r="54" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="113" t="s">
+    <row r="54" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="B54" s="114"/>
-[...8 lines deleted...]
-      <c r="K54" s="48"/>
+      <c r="B54" s="109"/>
+      <c r="C54" s="109"/>
+      <c r="D54" s="109"/>
+      <c r="E54" s="109"/>
+      <c r="F54" s="109"/>
+      <c r="G54" s="109"/>
+      <c r="H54" s="109"/>
+      <c r="I54" s="110"/>
+      <c r="J54" s="39"/>
+      <c r="K54" s="4"/>
       <c r="L54" s="4"/>
       <c r="M54" s="4"/>
       <c r="N54" s="4"/>
       <c r="O54" s="4"/>
       <c r="P54" s="4"/>
     </row>
-    <row r="55" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="23" t="s">
+    <row r="55" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="B55" s="153">
+      <c r="B55" s="178">
         <f>D12</f>
         <v>0</v>
       </c>
-      <c r="C55" s="153"/>
-[...8 lines deleted...]
-      <c r="A56" s="145" t="s">
+      <c r="C55" s="178"/>
+      <c r="D55" s="178"/>
+      <c r="E55" s="178"/>
+      <c r="F55" s="178"/>
+      <c r="G55" s="178"/>
+      <c r="H55" s="178"/>
+      <c r="I55" s="179"/>
+    </row>
+    <row r="56" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="153" t="s">
         <v>67</v>
       </c>
-      <c r="B56" s="146"/>
-[...9 lines deleted...]
-      <c r="A57" s="85" t="s">
+      <c r="B56" s="154"/>
+      <c r="C56" s="154"/>
+      <c r="D56" s="154"/>
+      <c r="E56" s="154"/>
+      <c r="F56" s="154"/>
+      <c r="G56" s="154"/>
+      <c r="H56" s="154"/>
+      <c r="I56" s="155"/>
+    </row>
+    <row r="57" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="129" t="s">
         <v>68</v>
       </c>
-      <c r="B57" s="162"/>
-[...20 lines deleted...]
-      <c r="A59" s="95" t="s">
+      <c r="B57" s="130"/>
+      <c r="C57" s="130"/>
+      <c r="D57" s="130"/>
+      <c r="E57" s="130"/>
+      <c r="F57" s="130"/>
+      <c r="G57" s="130"/>
+      <c r="H57" s="130"/>
+      <c r="I57" s="131"/>
+    </row>
+    <row r="58" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="159"/>
+      <c r="B58" s="160"/>
+      <c r="C58" s="160"/>
+      <c r="D58" s="160"/>
+      <c r="E58" s="160"/>
+      <c r="F58" s="160"/>
+      <c r="G58" s="160"/>
+      <c r="H58" s="160"/>
+      <c r="I58" s="161"/>
+    </row>
+    <row r="59" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="B59" s="96"/>
-[...4 lines deleted...]
-      <c r="G59" s="97" t="s">
+      <c r="B59" s="93"/>
+      <c r="C59" s="93"/>
+      <c r="D59" s="93"/>
+      <c r="E59" s="93"/>
+      <c r="F59" s="93"/>
+      <c r="G59" s="137" t="s">
         <v>2</v>
       </c>
-      <c r="H59" s="97"/>
-[...3 lines deleted...]
-      <c r="A60" s="36" t="s">
+      <c r="H59" s="137"/>
+      <c r="I59" s="138"/>
+    </row>
+    <row r="60" spans="1:16" s="5" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="34" t="s">
         <v>48</v>
       </c>
-      <c r="B60" s="40"/>
-[...7 lines deleted...]
-      <c r="J60" s="65" t="s">
+      <c r="B60" s="38"/>
+      <c r="C60" s="38"/>
+      <c r="D60" s="38"/>
+      <c r="E60" s="60"/>
+      <c r="F60" s="60"/>
+      <c r="G60" s="60"/>
+      <c r="H60" s="60"/>
+      <c r="I60" s="61"/>
+      <c r="J60" s="32" t="s">
         <v>69</v>
       </c>
-      <c r="K60" s="6"/>
-[...2 lines deleted...]
-      <c r="A61" s="174" t="s">
+    </row>
+    <row r="61" spans="1:16" s="5" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="132" t="s">
         <v>81</v>
       </c>
-      <c r="B61" s="175"/>
-[...11 lines deleted...]
-      <c r="A62" s="33" t="s">
+      <c r="B61" s="133"/>
+      <c r="C61" s="133"/>
+      <c r="D61" s="133"/>
+      <c r="E61" s="133"/>
+      <c r="F61" s="133"/>
+      <c r="G61" s="133"/>
+      <c r="H61" s="133"/>
+      <c r="I61" s="134"/>
+      <c r="J61" s="33"/>
+    </row>
+    <row r="62" spans="1:16" s="5" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="B62" s="42"/>
-[...11 lines deleted...]
-      <c r="A63" s="145" t="s">
+      <c r="B62" s="40"/>
+      <c r="C62" s="40"/>
+      <c r="D62" s="40"/>
+      <c r="E62" s="40"/>
+      <c r="F62" s="40"/>
+      <c r="I62" s="8"/>
+      <c r="J62" s="33"/>
+    </row>
+    <row r="63" spans="1:16" s="5" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="153" t="s">
         <v>70</v>
       </c>
-      <c r="B63" s="146"/>
-[...11 lines deleted...]
-      <c r="A64" s="85" t="s">
+      <c r="B63" s="154"/>
+      <c r="C63" s="154"/>
+      <c r="D63" s="154"/>
+      <c r="E63" s="154"/>
+      <c r="F63" s="154"/>
+      <c r="G63" s="154"/>
+      <c r="H63" s="154"/>
+      <c r="I63" s="155"/>
+      <c r="J63" s="33"/>
+    </row>
+    <row r="64" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="B64" s="162"/>
-[...15 lines deleted...]
-      <c r="G65" s="176" t="s">
+      <c r="B64" s="130"/>
+      <c r="C64" s="130"/>
+      <c r="D64" s="130"/>
+      <c r="E64" s="130"/>
+      <c r="F64" s="130"/>
+      <c r="G64" s="130"/>
+      <c r="H64" s="130"/>
+      <c r="I64" s="131"/>
+    </row>
+    <row r="65" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="135"/>
+      <c r="B65" s="136"/>
+      <c r="C65" s="136"/>
+      <c r="D65" s="136"/>
+      <c r="E65" s="136"/>
+      <c r="F65" s="136"/>
+      <c r="G65" s="144" t="s">
         <v>54</v>
       </c>
-      <c r="H65" s="176"/>
-[...1 lines deleted...]
-      <c r="J65" s="66" t="s">
+      <c r="H65" s="144"/>
+      <c r="I65" s="145"/>
+      <c r="J65" s="41" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="66" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A66" s="174" t="s">
+    <row r="66" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A66" s="132" t="s">
         <v>121</v>
       </c>
-      <c r="B66" s="175"/>
-[...20 lines deleted...]
-      <c r="A68" s="7" t="s">
+      <c r="B66" s="133"/>
+      <c r="C66" s="133"/>
+      <c r="D66" s="133"/>
+      <c r="E66" s="133"/>
+      <c r="F66" s="133"/>
+      <c r="G66" s="133"/>
+      <c r="H66" s="133"/>
+      <c r="I66" s="134"/>
+    </row>
+    <row r="67" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="156"/>
+      <c r="B67" s="157"/>
+      <c r="C67" s="157"/>
+      <c r="D67" s="157"/>
+      <c r="E67" s="157"/>
+      <c r="F67" s="157"/>
+      <c r="G67" s="157"/>
+      <c r="H67" s="157"/>
+      <c r="I67" s="158"/>
+    </row>
+    <row r="68" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B68" s="8"/>
-[...4 lines deleted...]
-      <c r="G68" s="97" t="s">
+      <c r="B68" s="7"/>
+      <c r="C68" s="7"/>
+      <c r="D68" s="11"/>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="137" t="s">
         <v>34</v>
       </c>
-      <c r="H68" s="97"/>
-[...3 lines deleted...]
-      <c r="A69" s="178" t="s">
+      <c r="H68" s="137"/>
+      <c r="I68" s="138"/>
+    </row>
+    <row r="69" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="105" t="s">
         <v>70</v>
       </c>
-      <c r="B69" s="179"/>
-[...9 lines deleted...]
-      <c r="A70" s="85" t="s">
+      <c r="B69" s="106"/>
+      <c r="C69" s="106"/>
+      <c r="D69" s="106"/>
+      <c r="E69" s="106"/>
+      <c r="F69" s="106"/>
+      <c r="G69" s="106"/>
+      <c r="H69" s="106"/>
+      <c r="I69" s="107"/>
+    </row>
+    <row r="70" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="129" t="s">
         <v>72</v>
       </c>
-      <c r="B70" s="162"/>
-[...20 lines deleted...]
-      <c r="A72" s="95" t="s">
+      <c r="B70" s="130"/>
+      <c r="C70" s="130"/>
+      <c r="D70" s="130"/>
+      <c r="E70" s="130"/>
+      <c r="F70" s="130"/>
+      <c r="G70" s="130"/>
+      <c r="H70" s="130"/>
+      <c r="I70" s="131"/>
+    </row>
+    <row r="71" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="147"/>
+      <c r="B71" s="148"/>
+      <c r="C71" s="148"/>
+      <c r="D71" s="148"/>
+      <c r="E71" s="148"/>
+      <c r="F71" s="148"/>
+      <c r="G71" s="148"/>
+      <c r="H71" s="148"/>
+      <c r="I71" s="149"/>
+    </row>
+    <row r="72" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B72" s="96"/>
-[...4 lines deleted...]
-      <c r="G72" s="176" t="s">
+      <c r="B72" s="93"/>
+      <c r="C72" s="93"/>
+      <c r="D72" s="146"/>
+      <c r="E72" s="146"/>
+      <c r="F72" s="30"/>
+      <c r="G72" s="144" t="s">
         <v>91</v>
       </c>
-      <c r="H72" s="176"/>
-[...1 lines deleted...]
-      <c r="J72" s="66" t="s">
+      <c r="H72" s="144"/>
+      <c r="I72" s="145"/>
+      <c r="J72" s="41" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="73" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="208" t="s">
+    <row r="73" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="69" t="s">
         <v>49</v>
       </c>
-      <c r="B73" s="209"/>
-[...7 lines deleted...]
-      <c r="J73" s="66" t="s">
+      <c r="B73" s="70"/>
+      <c r="C73" s="70"/>
+      <c r="D73" s="211"/>
+      <c r="E73" s="211"/>
+      <c r="F73" s="211"/>
+      <c r="G73" s="211"/>
+      <c r="H73" s="211"/>
+      <c r="I73" s="212"/>
+      <c r="J73" s="41" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="74" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="33" t="s">
+    <row r="74" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B74" s="6"/>
-[...20 lines deleted...]
-      <c r="A76" s="95" t="s">
+      <c r="B74" s="5"/>
+      <c r="C74" s="5"/>
+      <c r="D74" s="94"/>
+      <c r="E74" s="94"/>
+      <c r="F74" s="94"/>
+      <c r="G74" s="94"/>
+      <c r="H74" s="94"/>
+      <c r="I74" s="95"/>
+    </row>
+    <row r="75" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="150"/>
+      <c r="B75" s="151"/>
+      <c r="C75" s="151"/>
+      <c r="D75" s="151"/>
+      <c r="E75" s="151"/>
+      <c r="F75" s="151"/>
+      <c r="G75" s="151"/>
+      <c r="H75" s="151"/>
+      <c r="I75" s="152"/>
+    </row>
+    <row r="76" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B76" s="96"/>
-[...4 lines deleted...]
-      <c r="G76" s="97" t="s">
+      <c r="B76" s="93"/>
+      <c r="C76" s="93"/>
+      <c r="D76" s="93"/>
+      <c r="E76" s="93"/>
+      <c r="F76" s="93"/>
+      <c r="G76" s="137" t="s">
         <v>46</v>
       </c>
-      <c r="H76" s="97"/>
-[...3 lines deleted...]
-      <c r="A77" s="178" t="s">
+      <c r="H76" s="137"/>
+      <c r="I76" s="138"/>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A77" s="105" t="s">
         <v>73</v>
       </c>
-      <c r="B77" s="179"/>
-[...7 lines deleted...]
-      <c r="J77" s="66" t="s">
+      <c r="B77" s="106"/>
+      <c r="C77" s="106"/>
+      <c r="D77" s="106"/>
+      <c r="E77" s="106"/>
+      <c r="F77" s="120"/>
+      <c r="G77" s="120"/>
+      <c r="H77" s="120"/>
+      <c r="I77" s="121"/>
+      <c r="J77" s="41" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="78" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="A79" s="95" t="s">
+    <row r="78" spans="1:10" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="147"/>
+      <c r="B78" s="148"/>
+      <c r="C78" s="148"/>
+      <c r="D78" s="148"/>
+      <c r="E78" s="148"/>
+      <c r="F78" s="148"/>
+      <c r="G78" s="148"/>
+      <c r="H78" s="148"/>
+      <c r="I78" s="149"/>
+    </row>
+    <row r="79" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B79" s="96"/>
-[...4 lines deleted...]
-      <c r="G79" s="97" t="s">
+      <c r="B79" s="93"/>
+      <c r="C79" s="93"/>
+      <c r="D79" s="93"/>
+      <c r="E79" s="93"/>
+      <c r="F79" s="93"/>
+      <c r="G79" s="137" t="s">
         <v>56</v>
       </c>
-      <c r="H79" s="97"/>
-[...3 lines deleted...]
-      <c r="A80" s="208" t="s">
+      <c r="H79" s="137"/>
+      <c r="I79" s="138"/>
+    </row>
+    <row r="80" spans="1:10" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="B80" s="209"/>
-[...7 lines deleted...]
-      <c r="J80" s="66" t="s">
+      <c r="B80" s="70"/>
+      <c r="C80" s="70"/>
+      <c r="D80" s="70"/>
+      <c r="E80" s="70"/>
+      <c r="F80" s="70"/>
+      <c r="G80" s="70"/>
+      <c r="H80" s="70"/>
+      <c r="I80" s="37"/>
+      <c r="J80" s="41" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="81" spans="1:10" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="172" t="s">
+    <row r="81" spans="1:9" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="142" t="s">
         <v>76</v>
       </c>
-      <c r="B81" s="173"/>
-[...10 lines deleted...]
-      <c r="A82" s="174" t="s">
+      <c r="B81" s="143"/>
+      <c r="C81" s="143"/>
+      <c r="D81" s="143"/>
+      <c r="E81" s="143"/>
+      <c r="F81" s="143"/>
+      <c r="G81" s="143"/>
+      <c r="H81" s="143"/>
+      <c r="I81" s="58"/>
+    </row>
+    <row r="82" spans="1:9" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="132" t="s">
         <v>74</v>
       </c>
-      <c r="B82" s="175"/>
-[...21 lines deleted...]
-      <c r="A84" s="7" t="s">
+      <c r="B82" s="133"/>
+      <c r="C82" s="133"/>
+      <c r="D82" s="133"/>
+      <c r="E82" s="133"/>
+      <c r="F82" s="133"/>
+      <c r="G82" s="133"/>
+      <c r="H82" s="133"/>
+      <c r="I82" s="8"/>
+    </row>
+    <row r="83" spans="1:9" ht="53.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="204"/>
+      <c r="B83" s="205"/>
+      <c r="C83" s="205"/>
+      <c r="D83" s="205"/>
+      <c r="E83" s="205"/>
+      <c r="F83" s="205"/>
+      <c r="G83" s="205"/>
+      <c r="H83" s="205"/>
+      <c r="I83" s="206"/>
+    </row>
+    <row r="84" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B84" s="84"/>
-[...1 lines deleted...]
-      <c r="D84" s="97" t="s">
+      <c r="B84" s="146"/>
+      <c r="C84" s="146"/>
+      <c r="D84" s="137" t="s">
         <v>55</v>
       </c>
-      <c r="E84" s="97"/>
-[...1 lines deleted...]
-      <c r="G84" s="97" t="s">
+      <c r="E84" s="137"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="137" t="s">
         <v>47</v>
       </c>
-      <c r="H84" s="97"/>
-[...3 lines deleted...]
-      <c r="A85" s="178" t="s">
+      <c r="H84" s="137"/>
+      <c r="I84" s="138"/>
+    </row>
+    <row r="85" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="105" t="s">
         <v>129</v>
       </c>
-      <c r="B85" s="179"/>
-[...20 lines deleted...]
-      <c r="A87" s="85" t="s">
+      <c r="B85" s="106"/>
+      <c r="C85" s="106"/>
+      <c r="D85" s="106"/>
+      <c r="E85" s="106"/>
+      <c r="F85" s="106"/>
+      <c r="G85" s="106"/>
+      <c r="H85" s="106"/>
+      <c r="I85" s="107"/>
+    </row>
+    <row r="86" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="147"/>
+      <c r="B86" s="148"/>
+      <c r="C86" s="148"/>
+      <c r="D86" s="148"/>
+      <c r="E86" s="148"/>
+      <c r="F86" s="148"/>
+      <c r="G86" s="148"/>
+      <c r="H86" s="148"/>
+      <c r="I86" s="149"/>
+    </row>
+    <row r="87" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="129" t="s">
         <v>0</v>
       </c>
-      <c r="B87" s="81"/>
-[...23 lines deleted...]
-      <c r="D89" s="80" t="s">
+      <c r="B87" s="148"/>
+      <c r="C87" s="148"/>
+      <c r="D87" s="148"/>
+      <c r="E87" s="148"/>
+      <c r="F87" s="148"/>
+      <c r="G87" s="148"/>
+      <c r="H87" s="148"/>
+      <c r="I87" s="149"/>
+    </row>
+    <row r="88" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="129"/>
+      <c r="B88" s="148"/>
+      <c r="C88" s="148"/>
+      <c r="D88" s="201"/>
+      <c r="E88" s="201"/>
+      <c r="F88" s="148"/>
+      <c r="G88" s="201"/>
+      <c r="H88" s="201"/>
+      <c r="I88" s="149"/>
+    </row>
+    <row r="89" spans="1:9" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="202"/>
+      <c r="B89" s="203"/>
+      <c r="C89" s="203"/>
+      <c r="D89" s="200" t="s">
         <v>82</v>
       </c>
-      <c r="E89" s="80"/>
-[...1 lines deleted...]
-      <c r="G89" s="80" t="s">
+      <c r="E89" s="200"/>
+      <c r="F89" s="24"/>
+      <c r="G89" s="200" t="s">
         <v>83</v>
       </c>
-      <c r="H89" s="80"/>
-      <c r="I89" s="27"/>
+      <c r="H89" s="200"/>
+      <c r="I89" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="142">
+    <mergeCell ref="D17:I17"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="G89:H89"/>
+    <mergeCell ref="G87:H88"/>
+    <mergeCell ref="I87:I88"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="B87:C88"/>
+    <mergeCell ref="D87:E88"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="A87:A88"/>
+    <mergeCell ref="F87:F88"/>
+    <mergeCell ref="A86:I86"/>
+    <mergeCell ref="A89:C89"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A83:I83"/>
+    <mergeCell ref="A79:F79"/>
+    <mergeCell ref="G79:I79"/>
+    <mergeCell ref="D23:F23"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="A25:I25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D73:I73"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="D16:I16"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="D18:I18"/>
+    <mergeCell ref="D19:I19"/>
+    <mergeCell ref="A11:I11"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="D12:I12"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="D14:I14"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="D4:I4"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="D5:I5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:I6"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="D7:I7"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="A53:I53"/>
+    <mergeCell ref="A56:I56"/>
+    <mergeCell ref="E34:I34"/>
+    <mergeCell ref="E35:I35"/>
+    <mergeCell ref="A34:C35"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="A43:C43"/>
+    <mergeCell ref="D43:I43"/>
+    <mergeCell ref="D44:I44"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="B55:I55"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="D41:I41"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="D42:I42"/>
+    <mergeCell ref="A39:I39"/>
+    <mergeCell ref="A37:I37"/>
+    <mergeCell ref="A38:I38"/>
+    <mergeCell ref="A51:C51"/>
+    <mergeCell ref="A49:C49"/>
+    <mergeCell ref="A50:C50"/>
+    <mergeCell ref="A65:F65"/>
+    <mergeCell ref="G84:I84"/>
+    <mergeCell ref="D10:I10"/>
+    <mergeCell ref="A81:H81"/>
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="A59:F59"/>
+    <mergeCell ref="A64:I64"/>
+    <mergeCell ref="G65:I65"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="A69:I69"/>
+    <mergeCell ref="A71:I71"/>
+    <mergeCell ref="D84:E84"/>
+    <mergeCell ref="G59:I59"/>
+    <mergeCell ref="A78:I78"/>
+    <mergeCell ref="G68:I68"/>
+    <mergeCell ref="A75:I75"/>
+    <mergeCell ref="A63:I63"/>
+    <mergeCell ref="A67:I67"/>
+    <mergeCell ref="A61:I61"/>
+    <mergeCell ref="G76:I76"/>
+    <mergeCell ref="G72:I72"/>
+    <mergeCell ref="A57:I57"/>
+    <mergeCell ref="A58:I58"/>
+    <mergeCell ref="D74:I74"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="D31:I32"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="D36:I36"/>
+    <mergeCell ref="A85:I85"/>
+    <mergeCell ref="A54:I54"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="A8:C9"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="F77:I77"/>
+    <mergeCell ref="A77:E77"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="D45:I45"/>
+    <mergeCell ref="A46:I46"/>
+    <mergeCell ref="A47:C47"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="A70:I70"/>
+    <mergeCell ref="A66:I66"/>
+    <mergeCell ref="A73:C73"/>
     <mergeCell ref="E60:I60"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="D13:I13"/>
     <mergeCell ref="J22:K22"/>
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A33:C33"/>
     <mergeCell ref="D33:I33"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="D20:I20"/>
     <mergeCell ref="D22:I22"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="D30:I30"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="D21:I21"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="D52:I52"/>
     <mergeCell ref="A40:C40"/>
     <mergeCell ref="D40:I40"/>
     <mergeCell ref="A76:F76"/>
-    <mergeCell ref="D74:I74"/>
-[...116 lines deleted...]
-    <mergeCell ref="D73:I73"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Félkövér"&amp;12Iktatószám:&amp;R&amp;"Arial,Félkövér"&amp;12Beérkezés időpontja: ........... év ..... hó..... nap.&amp;"Arial,Normál"&amp;10                                  </oddHeader>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="32" max="8" man="1"/>
     <brk id="68" max="8" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1029" r:id="rId4" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>171450</xdr:colOff>
+                    <xdr:colOff>175260</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>419100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>1247775</xdr:colOff>
+                    <xdr:colOff>1249680</xdr:colOff>
                     <xdr:row>23</xdr:row>
-                    <xdr:rowOff>676275</xdr:rowOff>
+                    <xdr:rowOff>678180</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1030" r:id="rId5" name="Check Box 6">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>23</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>609600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1032" r:id="rId6" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>32</xdr:row>
-                    <xdr:rowOff>95250</xdr:rowOff>
+                    <xdr:rowOff>99060</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>32</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1033" r:id="rId7" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>1276350</xdr:colOff>
+                    <xdr:colOff>1280160</xdr:colOff>
                     <xdr:row>32</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>32</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1034" r:id="rId8" name="Check Box 10">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>742950</xdr:colOff>
+                    <xdr:colOff>746760</xdr:colOff>
                     <xdr:row>33</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>45720</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>1190625</xdr:colOff>
+                    <xdr:colOff>1188720</xdr:colOff>
                     <xdr:row>33</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1035" r:id="rId9" name="Check Box 11">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>742950</xdr:colOff>
+                    <xdr:colOff>746760</xdr:colOff>
                     <xdr:row>34</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>1362075</xdr:colOff>
+                    <xdr:colOff>1363980</xdr:colOff>
                     <xdr:row>34</xdr:row>
-                    <xdr:rowOff>352425</xdr:rowOff>
+                    <xdr:rowOff>350520</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1040" r:id="rId10" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>30</xdr:row>
-                    <xdr:rowOff>66675</xdr:rowOff>
+                    <xdr:rowOff>68580</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>247650</xdr:colOff>
+                    <xdr:colOff>251460</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>104775</xdr:rowOff>
+                    <xdr:rowOff>106680</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1041" r:id="rId11" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>66675</xdr:rowOff>
+                    <xdr:rowOff>68580</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>1200150</xdr:colOff>
+                    <xdr:colOff>1203960</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>333375</xdr:rowOff>
+                    <xdr:rowOff>335280</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1042" r:id="rId12" name="Label 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>247650</xdr:colOff>
+                    <xdr:colOff>251460</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>152400</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>31</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1043" r:id="rId13" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>228600</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>590550</xdr:colOff>
+                    <xdr:colOff>594360</xdr:colOff>
                     <xdr:row>32</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1044" r:id="rId14" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>219075</xdr:colOff>
+                    <xdr:colOff>220980</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>95250</xdr:rowOff>
+                    <xdr:rowOff>99060</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>514350</xdr:rowOff>
+                    <xdr:rowOff>518160</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1045" r:id="rId15" name="Check Box 21">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>133350</xdr:rowOff>
+                    <xdr:rowOff>137160</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>333375</xdr:colOff>
+                    <xdr:colOff>335280</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>504825</xdr:rowOff>
+                    <xdr:rowOff>502920</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1046" r:id="rId16" name="Label 22">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>238125</xdr:colOff>
+                    <xdr:colOff>236220</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>236220</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>1504950</xdr:colOff>
+                    <xdr:colOff>1508760</xdr:colOff>
                     <xdr:row>29</xdr:row>
-                    <xdr:rowOff>485775</xdr:rowOff>
+                    <xdr:rowOff>487680</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1052" r:id="rId17" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>66675</xdr:rowOff>
+                    <xdr:rowOff>68580</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>438150</xdr:colOff>
+                    <xdr:colOff>441960</xdr:colOff>
                     <xdr:row>35</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1054" r:id="rId18" name="Check Box 30">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>1009650</xdr:colOff>
+                    <xdr:colOff>1013460</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>1343025</xdr:colOff>
+                    <xdr:colOff>1341120</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>295275</xdr:rowOff>
+                    <xdr:rowOff>297180</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1056" r:id="rId19" name="Check Box 32">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>1009650</xdr:colOff>
+                    <xdr:colOff>1013460</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>628650</xdr:rowOff>
+                    <xdr:rowOff>632460</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1057" r:id="rId20" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>35</xdr:row>
                     <xdr:rowOff>381000</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>514350</xdr:colOff>
+                    <xdr:colOff>518160</xdr:colOff>
                     <xdr:row>35</xdr:row>
-                    <xdr:rowOff>638175</xdr:rowOff>
+                    <xdr:rowOff>640080</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1058" r:id="rId21" name="Check Box 34">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>781050</xdr:colOff>
+                    <xdr:colOff>784860</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1060" r:id="rId22" name="Check Box 36">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>247650</xdr:rowOff>
+                    <xdr:rowOff>251460</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>485775</xdr:rowOff>
+                    <xdr:rowOff>487680</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1061" r:id="rId23" name="Check Box 37">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>723900</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>257175</xdr:rowOff>
+                    <xdr:rowOff>259080</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1062" r:id="rId24" name="Check Box 38">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>276225</xdr:rowOff>
+                    <xdr:rowOff>274320</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>742950</xdr:colOff>
+                    <xdr:colOff>746760</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>485775</xdr:rowOff>
+                    <xdr:rowOff>487680</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1063" r:id="rId25" name="Check Box 39">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>295275</xdr:rowOff>
+                    <xdr:rowOff>297180</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>1314450</xdr:colOff>
+                    <xdr:colOff>1318260</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>485775</xdr:rowOff>
+                    <xdr:rowOff>487680</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1064" r:id="rId26" name="Check Box 40">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>485775</xdr:colOff>
+                    <xdr:colOff>487680</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
-                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:colOff>22860</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>247650</xdr:rowOff>
+                    <xdr:rowOff>251460</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1065" r:id="rId27" name="Check Box 41">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>133350</xdr:colOff>
+                    <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>1752600</xdr:colOff>
                     <xdr:row>14</xdr:row>
-                    <xdr:rowOff>257175</xdr:rowOff>
+                    <xdr:rowOff>259080</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1066" r:id="rId28" name="Check Box 42">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>171450</xdr:colOff>
+                    <xdr:colOff>175260</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>466725</xdr:colOff>
+                    <xdr:colOff>464820</xdr:colOff>
                     <xdr:row>46</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1067" r:id="rId29" name="Check Box 43">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>742950</xdr:colOff>
+                    <xdr:colOff>746760</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>45720</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>1190625</xdr:colOff>
+                    <xdr:colOff>1188720</xdr:colOff>
                     <xdr:row>46</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1068" r:id="rId30" name="Check Box 44">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>171450</xdr:colOff>
+                    <xdr:colOff>175260</xdr:colOff>
                     <xdr:row>48</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>466725</xdr:colOff>
+                    <xdr:colOff>464820</xdr:colOff>
                     <xdr:row>48</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>236220</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1069" r:id="rId31" name="Check Box 45">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>742950</xdr:colOff>
+                    <xdr:colOff>746760</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>447675</xdr:rowOff>
+                    <xdr:rowOff>449580</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>971550</xdr:colOff>
+                    <xdr:colOff>975360</xdr:colOff>
                     <xdr:row>48</xdr:row>
-                    <xdr:rowOff>247650</xdr:rowOff>
+                    <xdr:rowOff>251460</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1070" r:id="rId32" name="Check Box 46">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>171450</xdr:colOff>
+                    <xdr:colOff>175260</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>123825</xdr:rowOff>
+                    <xdr:rowOff>121920</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>457200</xdr:colOff>
                     <xdr:row>47</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1071" r:id="rId33" name="Check Box 47">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>742950</xdr:colOff>
+                    <xdr:colOff>746760</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>95250</xdr:rowOff>
+                    <xdr:rowOff>99060</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>990600</xdr:colOff>
                     <xdr:row>47</xdr:row>
-                    <xdr:rowOff>361950</xdr:rowOff>
+                    <xdr:rowOff>365760</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1072" r:id="rId34" name="Check Box 48">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>1114425</xdr:colOff>
+                    <xdr:colOff>1112520</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>276225</xdr:rowOff>
+                    <xdr:rowOff>274320</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>1352550</xdr:colOff>
+                    <xdr:colOff>1356360</xdr:colOff>
                     <xdr:row>80</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1073" r:id="rId35" name="Check Box 49">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>1114425</xdr:colOff>
+                    <xdr:colOff>1112520</xdr:colOff>
                     <xdr:row>81</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>1352550</xdr:colOff>
+                    <xdr:colOff>1356360</xdr:colOff>
                     <xdr:row>82</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1074" r:id="rId36" name="Check Box 50">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>1104900</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>45720</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>1390650</xdr:colOff>
+                    <xdr:colOff>1394460</xdr:colOff>
                     <xdr:row>79</xdr:row>
-                    <xdr:rowOff>247650</xdr:rowOff>
+                    <xdr:rowOff>251460</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1075" r:id="rId37" name="Check Box 51">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>28575</xdr:colOff>
+                    <xdr:colOff>30480</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>45720</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>1343025</xdr:colOff>
+                    <xdr:colOff>1341120</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>295275</xdr:rowOff>
+                    <xdr:rowOff>297180</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1076" r:id="rId38" name="Check Box 52">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>1162050</xdr:colOff>
+                    <xdr:colOff>1165860</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>45720</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>438150</xdr:colOff>
+                    <xdr:colOff>441960</xdr:colOff>
                     <xdr:row>73</xdr:row>
-                    <xdr:rowOff>314325</xdr:rowOff>
+                    <xdr:rowOff>312420</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1078" r:id="rId39" name="Check Box 54">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
-                    <xdr:colOff>400050</xdr:colOff>
+                    <xdr:colOff>403860</xdr:colOff>
                     <xdr:row>76</xdr:row>
-                    <xdr:rowOff>47625</xdr:rowOff>
+                    <xdr:rowOff>45720</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>895350</xdr:colOff>
+                    <xdr:colOff>899160</xdr:colOff>
                     <xdr:row>77</xdr:row>
-                    <xdr:rowOff>104775</xdr:rowOff>
+                    <xdr:rowOff>106680</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1079" r:id="rId40" name="Check Box 55">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>76</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
-                    <xdr:colOff>1390650</xdr:colOff>
+                    <xdr:colOff>1394460</xdr:colOff>
                     <xdr:row>77</xdr:row>
-                    <xdr:rowOff>57150</xdr:rowOff>
+                    <xdr:rowOff>60960</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{84C94549-E97D-46B6-B153-67EAC4657A16}">
           <x14:formula1>
             <xm:f>ADMIN!$B$2:$B$5</xm:f>
           </x14:formula1>
           <xm:sqref>D73:I73</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A49D68A8-2E50-4A17-BA8A-6475A14F1C34}">
   <sheetPr codeName="Munka2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K8"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="D2" sqref="D2:I2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="3" max="3" width="12.5703125" customWidth="1"/>
-    <col min="4" max="9" width="13.7109375" customWidth="1"/>
+    <col min="3" max="3" width="12.5546875" customWidth="1"/>
+    <col min="4" max="9" width="13.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="110" t="s">
+    <row r="1" spans="1:9" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="180" t="s">
         <v>127</v>
       </c>
-      <c r="B1" s="111"/>
-[...9 lines deleted...]
-      <c r="A2" s="228" t="s">
+      <c r="B1" s="181"/>
+      <c r="C1" s="181"/>
+      <c r="D1" s="181"/>
+      <c r="E1" s="181"/>
+      <c r="F1" s="181"/>
+      <c r="G1" s="181"/>
+      <c r="H1" s="181"/>
+      <c r="I1" s="182"/>
+    </row>
+    <row r="2" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="217" t="s">
         <v>122</v>
       </c>
-      <c r="B2" s="229"/>
-[...9 lines deleted...]
-      <c r="A3" s="116" t="s">
+      <c r="B2" s="218"/>
+      <c r="C2" s="219"/>
+      <c r="D2" s="220"/>
+      <c r="E2" s="221"/>
+      <c r="F2" s="221"/>
+      <c r="G2" s="221"/>
+      <c r="H2" s="221"/>
+      <c r="I2" s="222"/>
+    </row>
+    <row r="3" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="71" t="s">
         <v>123</v>
       </c>
-      <c r="B3" s="117"/>
-[...9 lines deleted...]
-      <c r="A4" s="116" t="s">
+      <c r="B3" s="72"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="117"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
+      <c r="I3" s="186"/>
+    </row>
+    <row r="4" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="71" t="s">
         <v>128</v>
       </c>
-      <c r="B4" s="117"/>
-[...9 lines deleted...]
-      <c r="A5" s="224" t="s">
+      <c r="B4" s="72"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="183"/>
+      <c r="E4" s="184"/>
+      <c r="F4" s="184"/>
+      <c r="G4" s="184"/>
+      <c r="H4" s="184"/>
+      <c r="I4" s="185"/>
+    </row>
+    <row r="5" spans="1:9" ht="120" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="213" t="s">
         <v>124</v>
       </c>
-      <c r="B5" s="225"/>
-[...45 lines deleted...]
-      <c r="K8" s="56"/>
+      <c r="B5" s="214"/>
+      <c r="C5" s="214"/>
+      <c r="D5" s="215"/>
+      <c r="E5" s="215"/>
+      <c r="F5" s="215"/>
+      <c r="G5" s="215"/>
+      <c r="H5" s="215"/>
+      <c r="I5" s="216"/>
+    </row>
+    <row r="6" spans="1:9" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A6" s="18"/>
+      <c r="B6" s="18"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="D5:I5"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="D2:I2"/>
     <mergeCell ref="A3:C3"/>
     <mergeCell ref="D3:I3"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="D4:I4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="78" fitToHeight="2" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="79" fitToHeight="2" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Munka3"/>
   <dimension ref="B2:G11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.140625" customWidth="1"/>
+    <col min="1" max="1" width="4.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B2" s="10" t="s">
+    <row r="2" spans="2:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B2" s="9" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="3" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B3" s="10" t="s">
+    <row r="3" spans="2:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B3" s="9" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="10" t="s">
+    <row r="4" spans="2:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B4" s="9" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="5" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B5" s="10" t="s">
+    <row r="5" spans="2:7" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B5" s="9" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="7" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="8" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="9" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:7" ht="13.8" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>103</v>
       </c>
-      <c r="G9" s="45" t="s">
+      <c r="G9" s="43" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="11" spans="2:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Névvel ellátott tartományok</vt:lpstr>