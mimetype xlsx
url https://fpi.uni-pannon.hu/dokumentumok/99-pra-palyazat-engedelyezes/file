--- v1 (2026-05-18)
+++ v2 (2026-08-04)
@@ -40,91 +40,91 @@
   <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp29.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp30.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp31.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp32.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp33.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp34.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp35.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp36.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp37.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Szolga Szilárd\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Szolga Szilárd\Downloads\260601_k_szab_Pályázati szabályzat\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{753FB1BA-30B6-4CEC-9B97-7D78FE6AB51B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E7528C94-6484-4D6C-A467-C4F04173FF6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reg. és Eng Adatlap" sheetId="1" r:id="rId1"/>
     <sheet name="Szakmai összefoglaló" sheetId="3" r:id="rId2"/>
     <sheet name="ADMIN" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Reg. és Eng Adatlap'!$A$1:$I$89</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Szakmai összefoglaló'!$A$1:$I$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I29" i="1" l="1"/>
-  <c r="B55" i="1"/>
+  <c r="B55" i="1" l="1"/>
+  <c r="I29" i="1"/>
   <c r="D29" i="1"/>
   <c r="G29" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="131">
   <si>
     <t>Kelt:</t>
   </si>
   <si>
     <t>A pályázat a formai követelményeknek megfelel:</t>
   </si>
   <si>
     <t xml:space="preserve"> pályázó / témavezető</t>
   </si>
   <si>
     <t xml:space="preserve">Kelt: </t>
   </si>
   <si>
     <t xml:space="preserve">A  </t>
   </si>
   <si>
     <t>Igazolások és jóváhagyások</t>
   </si>
@@ -260,72 +260,66 @@
   <si>
     <t>A megvalósítás során a projekt működési feltételei folyamatosan biztosíthatók lesznek.</t>
   </si>
   <si>
     <t>Intézményi szintű vagy stratégiai pályázat</t>
   </si>
   <si>
     <t xml:space="preserve">Szervezeti egység szintű (kari kezdeményezésű) pályázat </t>
   </si>
   <si>
     <t xml:space="preserve">Egyéb pályázat </t>
   </si>
   <si>
     <t>Ösztöndíj vagy mobilitás pályázat</t>
   </si>
   <si>
     <t>Fejlesztési és Projektigazgatóság, igazgató</t>
   </si>
   <si>
     <t>Gazdasági Igazgatóság, igazgató</t>
   </si>
   <si>
     <t>A pályázat kapcsolódása az Egyetemi intézményi szintű fejlesztési elképzeléseihez:</t>
   </si>
   <si>
-    <t xml:space="preserve">Pályázat besorolása a Pályázati szabályzat alapján: </t>
-[...1 lines deleted...]
-  <si>
     <t>Egyéb**, a projekt megvalósításával kapcsolatban felmerülő, de a projekt terhére nem elszámolható költségek:</t>
   </si>
   <si>
     <t>Pénzügyi kockázatok a vállalt feladat teljesítése, vagy a vállalások teljesítésének elmaradása következtében</t>
   </si>
   <si>
     <t>HR Terv</t>
   </si>
   <si>
     <t>Nyilatkozatok</t>
   </si>
   <si>
     <t>egységvezető / intézetigazgató / tanszékvezető</t>
   </si>
   <si>
     <t>projekt pénzügyi vezető</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jogi és Beszerzési igazgató, igazgató</t>
   </si>
   <si>
     <t>Beadási határidő:</t>
   </si>
   <si>
     <t>egy körös</t>
   </si>
   <si>
     <t>két körös</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Pályázati elbírálás szakaszai:*
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>* a megfelelő aláhúzandó</t>
     </r>
   </si>
@@ -477,53 +471,50 @@
     </r>
   </si>
   <si>
     <t>rektor</t>
   </si>
   <si>
     <t>kancellár</t>
   </si>
   <si>
     <t>Projekt összköltség PE része</t>
   </si>
   <si>
     <t>Indikátor / Szakmai  vállalás</t>
   </si>
   <si>
     <t>igen/ nem
 ha igen, kérjük csatoltni</t>
   </si>
   <si>
     <t>Szakmai összegfoglaló:</t>
   </si>
   <si>
     <t>mellékelve*</t>
   </si>
   <si>
-    <t>* a végleges projektadatlapot nemzetközi pályázat esetén az FPI NPI csatolja a benyújtást követő 3 munkanapon belül</t>
-[...1 lines deleted...]
-  <si>
     <t>felsorolni: Áfa, Átláthatósági, …….</t>
   </si>
   <si>
     <t>dékán(ok)/főigazgató(k)</t>
   </si>
   <si>
     <t>A pályázat tartalmára, témájára / tudományterületére vonatkozó 3-5 db kulcsszó megadása</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Nemzetközi pályázat esetén:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
         <charset val="238"/>
@@ -553,69 +544,50 @@
   <si>
     <t>Elszámolás módja</t>
   </si>
   <si>
     <t>Új sorba javasoljuk: , legördülővel: , flatrate, egyéb átalány, felhívás szerint meghatározott (pénzüggyel egyetetni erről), egyszerre több legyen válaszható</t>
   </si>
   <si>
     <t>lumpsum</t>
   </si>
   <si>
     <t>flat rate</t>
   </si>
   <si>
     <t>egyéb átalány</t>
   </si>
   <si>
     <t>felhívás szerint meghatározott</t>
   </si>
   <si>
     <t>Nemzetközi pályázat esetén kérjük kitölteni!</t>
   </si>
   <si>
     <t>Kezdeményező tölti ki!</t>
   </si>
   <si>
-    <t>Pénzügyi Főosztály tölti ki!</t>
-[...17 lines deleted...]
-  <si>
     <t>Ha nem releváns, kihúzandó!</t>
   </si>
   <si>
     <t>Kitöltési úmutató</t>
   </si>
   <si>
     <t>A pályázati felhívás adatait a Kezdeményező tölti ki!</t>
   </si>
   <si>
     <t>A pályázati kezdeményezés adatait a Kezdeményező tölti ki!</t>
   </si>
   <si>
     <t>Pályázat jellege:</t>
   </si>
   <si>
     <t>Jelölje a megfelelőt!
 Amennyiben igen, adja meg, melyikhez?</t>
   </si>
   <si>
     <t>Jelölje a megfelelőt!
 (több is választható)</t>
   </si>
   <si>
     <t>A megvalósításban részt vevő további szervezeti egység esetén az átfogó szervezeti egység vezetőjének a 65. sorban kérjük aláírni!</t>
   </si>
@@ -646,104 +618,132 @@
   </si>
   <si>
     <t>Rövid szakmai összefoglaló:</t>
   </si>
   <si>
     <t>Pannon Egyetem konkrét feladatának leírása (max 2000 karakter)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">A pályázat lebonyolításához tervezett szakmai és segédszemélyzet (pl.pénzügy, menedzsment, egyéb közvetett területen dolgozó munkatársak, stb) részletezése
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>(amennyiben nem készült HR terv)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Pályázat kulcsszavai:
-[...14 lines deleted...]
-    <r>
       <t xml:space="preserve">Acronym:
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>(nemzetközi pályázat esetén)</t>
     </r>
   </si>
   <si>
     <t>Szakmai összefoglaló</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Pannon Egyetem vezetésével, bevonásával megvalósuló munkacsomagok (workpackage) definiálása és azok időtartama (hónapban kifejezve)
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>(nemzetközi pályázat esetén)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">A pályázat benyújtását engedélyezem / nem engedélyezem: </t>
   </si>
   <si>
     <t xml:space="preserve">a pályázati felhívás ...… pontja szerint // az elszámolási útmutató ...… pontja alapján </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pénzügyi kockázatok az önerő vonatkozásában
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>(Gazdasági Igazgatóság tölti ki!)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Pályázat kulcsszavai:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <rFont val="Arial Narrow"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">(nemzetközi pályázat esetén, angolul) </t>
+    </r>
+  </si>
+  <si>
+    <t>* a végleges projektadatlapot nemzetközi pályázat esetén az FPI Nemzetközi Projekt Csoport csatolja a benyújtást követő 3 munkanapon belül</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pályázat besorolása a Pályázati Szabályzat alapján: </t>
+  </si>
+  <si>
+    <t>Jogi és Beszerzési Igazgatóság, igazgató</t>
+  </si>
+  <si>
+    <t>Gazdasági Igazgatóság tölti ki!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _F_t_-;\-* #,##0.00\ _F_t_-;_-* &quot;-&quot;??\ _F_t_-;_-@_-"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Narrow"/>
@@ -1637,508 +1637,508 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...373 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
@@ -2309,53 +2309,53 @@
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Label" lockText="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>175260</xdr:colOff>
           <xdr:row>22</xdr:row>
           <xdr:rowOff>419100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1245870</xdr:colOff>
+          <xdr:colOff>1249680</xdr:colOff>
           <xdr:row>23</xdr:row>
-          <xdr:rowOff>674370</xdr:rowOff>
+          <xdr:rowOff>678180</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1029" name="Check Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1029"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2480,52 +2480,52 @@
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>IGEN</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>304800</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>99060</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>4</xdr:col>
-          <xdr:colOff>0</xdr:colOff>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>1623060</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1032" name="Check Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1032"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -2653,53 +2653,53 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>IGEN</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>746760</xdr:colOff>
           <xdr:row>33</xdr:row>
           <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1192530</xdr:colOff>
+          <xdr:colOff>1188720</xdr:colOff>
           <xdr:row>33</xdr:row>
-          <xdr:rowOff>358140</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1034" name="Check Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1034"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2787,53 +2787,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>137160</xdr:colOff>
           <xdr:row>30</xdr:row>
           <xdr:rowOff>68580</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>243840</xdr:colOff>
+          <xdr:colOff>137160</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>102870</xdr:rowOff>
+          <xdr:rowOff>106680</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1040" name="Check Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1040"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2873,53 +2873,53 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>IGEN</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>137160</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>68580</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>1196340</xdr:colOff>
+          <xdr:colOff>1203960</xdr:colOff>
           <xdr:row>31</xdr:row>
-          <xdr:rowOff>331470</xdr:rowOff>
+          <xdr:rowOff>335280</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1041" name="Check Box 17" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1041"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3041,51 +3041,51 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Amennyiben IGEN, mértéke: …………………….</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>228600</xdr:colOff>
           <xdr:row>31</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>586740</xdr:colOff>
+          <xdr:colOff>594360</xdr:colOff>
           <xdr:row>32</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1043" name="Check Box 19" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1043"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -3126,54 +3126,54 @@
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Nem áll rendelkezésre pályázati felhívás / Nincs információ</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>220980</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>99060</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>4</xdr:col>
-          <xdr:colOff>0</xdr:colOff>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>1623060</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>510540</xdr:rowOff>
+          <xdr:rowOff>518160</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1044" name="Check Box 20" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1044"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000014040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3213,53 +3213,53 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>NEM </a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>190500</xdr:colOff>
           <xdr:row>29</xdr:row>
           <xdr:rowOff>137160</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>331470</xdr:colOff>
+          <xdr:colOff>335280</xdr:colOff>
           <xdr:row>29</xdr:row>
-          <xdr:rowOff>506730</xdr:rowOff>
+          <xdr:rowOff>502920</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1045" name="Check Box 21" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1045"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000015040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3381,51 +3381,51 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Amennyiben IGEN, a pályázat megjelölése: ………………………………...…….</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>137160</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>68580</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>434340</xdr:colOff>
+          <xdr:colOff>327660</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>304800</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1052" name="Check Box 28" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1052"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -3467,53 +3467,53 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Lump sum (egyösszegű átalány)</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>1013460</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1344930</xdr:colOff>
+          <xdr:colOff>1341120</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>293370</xdr:rowOff>
+          <xdr:rowOff>297180</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1054" name="Check Box 30" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1054"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00001E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3555,51 +3555,51 @@
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Flate rate (százalékban meghatározott átalány</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>1013460</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>365760</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>624840</xdr:rowOff>
+          <xdr:rowOff>632460</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1056" name="Check Box 32" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1056"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000020040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3639,53 +3639,53 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Egyéb</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>137160</xdr:colOff>
           <xdr:row>35</xdr:row>
           <xdr:rowOff>381000</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>510540</xdr:colOff>
+          <xdr:colOff>403860</xdr:colOff>
           <xdr:row>35</xdr:row>
-          <xdr:rowOff>636270</xdr:rowOff>
+          <xdr:rowOff>640080</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1057" name="Check Box 33" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1057"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000021040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3725,51 +3725,51 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Standard scale of uni cost (átalányalapú egységköltség)</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>114300</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>777240</xdr:colOff>
+          <xdr:colOff>784860</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>228600</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1058" name="Check Box 34" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1058"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -3810,54 +3810,54 @@
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>K+F</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>137160</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>251460</xdr:rowOff>
         </xdr:from>
         <xdr:to>
-          <xdr:col>4</xdr:col>
-          <xdr:colOff>0</xdr:colOff>
+          <xdr:col>3</xdr:col>
+          <xdr:colOff>1623060</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>483870</xdr:rowOff>
+          <xdr:rowOff>487680</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1060" name="Check Box 36" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1060"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000024040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3899,51 +3899,51 @@
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Oktatás és képzésfejlesztés</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>137160</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>723900</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>255270</xdr:rowOff>
+          <xdr:rowOff>259080</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1061" name="Check Box 37" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1061"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000025040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3983,53 +3983,53 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Infrastruktúra fejlesztés</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>137160</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>274320</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>739140</xdr:colOff>
+          <xdr:colOff>746760</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>483870</xdr:rowOff>
+          <xdr:rowOff>487680</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1062" name="Check Box 38" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1062"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000026040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4069,53 +4069,53 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Szolgáltatásfejlesztés</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>297180</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>1310640</xdr:colOff>
+          <xdr:colOff>1318260</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>483870</xdr:rowOff>
+          <xdr:rowOff>487680</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1063" name="Check Box 39" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1063"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000027040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4155,53 +4155,53 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Ösztöndíj</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>487680</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>7</xdr:col>
-          <xdr:colOff>15240</xdr:colOff>
+          <xdr:colOff>22860</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>243840</xdr:rowOff>
+          <xdr:rowOff>251460</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1064" name="Check Box 40" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1064"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000028040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4243,51 +4243,51 @@
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Tananyagfejlesztés</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>137160</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>1752600</xdr:colOff>
           <xdr:row>14</xdr:row>
-          <xdr:rowOff>255270</xdr:rowOff>
+          <xdr:rowOff>259080</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1065" name="Check Box 41" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1065"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000029040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4327,51 +4327,51 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>Egyéb: ……………………………….</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>175260</xdr:colOff>
           <xdr:row>46</xdr:row>
           <xdr:rowOff>30480</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>468630</xdr:colOff>
+          <xdr:colOff>464820</xdr:colOff>
           <xdr:row>46</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1066" name="Check Box 42" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1066"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002A040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4394,53 +4394,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>746760</xdr:colOff>
           <xdr:row>46</xdr:row>
           <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>1192530</xdr:colOff>
+          <xdr:colOff>1188720</xdr:colOff>
           <xdr:row>46</xdr:row>
-          <xdr:rowOff>358140</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1067" name="Check Box 43" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1067"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002B040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4461,53 +4461,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>175260</xdr:colOff>
           <xdr:row>48</xdr:row>
           <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>468630</xdr:colOff>
+          <xdr:colOff>464820</xdr:colOff>
           <xdr:row>48</xdr:row>
-          <xdr:rowOff>240030</xdr:rowOff>
+          <xdr:rowOff>236220</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1068" name="Check Box 44" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1068"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002C040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4528,53 +4528,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>746760</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>449580</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>967740</xdr:colOff>
+          <xdr:colOff>975360</xdr:colOff>
           <xdr:row>48</xdr:row>
-          <xdr:rowOff>243840</xdr:rowOff>
+          <xdr:rowOff>251460</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1069" name="Check Box 45" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1069"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002D040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4664,51 +4664,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
           <xdr:colOff>746760</xdr:colOff>
           <xdr:row>47</xdr:row>
           <xdr:rowOff>99060</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>990600</xdr:colOff>
           <xdr:row>47</xdr:row>
-          <xdr:rowOff>358140</xdr:rowOff>
+          <xdr:rowOff>365760</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1071" name="Check Box 47" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1071"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00002F040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4729,51 +4729,51 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>1112520</xdr:colOff>
           <xdr:row>79</xdr:row>
           <xdr:rowOff>274320</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1348740</xdr:colOff>
+          <xdr:colOff>1356360</xdr:colOff>
           <xdr:row>80</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1072" name="Check Box 48" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1072"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000030040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
@@ -4796,53 +4796,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>1112520</xdr:colOff>
           <xdr:row>81</xdr:row>
           <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1348740</xdr:colOff>
+          <xdr:colOff>1356360</xdr:colOff>
           <xdr:row>82</xdr:row>
-          <xdr:rowOff>11430</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1073" name="Check Box 49" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1073"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000031040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4863,53 +4863,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>1104900</xdr:colOff>
           <xdr:row>79</xdr:row>
           <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1386840</xdr:colOff>
+          <xdr:colOff>1394460</xdr:colOff>
           <xdr:row>79</xdr:row>
-          <xdr:rowOff>243840</xdr:rowOff>
+          <xdr:rowOff>251460</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1074" name="Check Box 50" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1074"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000032040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4930,53 +4930,53 @@
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>30480</xdr:colOff>
           <xdr:row>73</xdr:row>
           <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1344930</xdr:colOff>
+          <xdr:colOff>1341120</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>293370</xdr:rowOff>
+          <xdr:rowOff>297180</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1075" name="Check Box 51" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1075"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000033040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5016,53 +5016,53 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>NEM </a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>1165860</xdr:colOff>
           <xdr:row>73</xdr:row>
           <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
-          <xdr:colOff>434340</xdr:colOff>
+          <xdr:colOff>327660</xdr:colOff>
           <xdr:row>73</xdr:row>
-          <xdr:rowOff>316230</xdr:rowOff>
+          <xdr:rowOff>312420</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1076" name="Check Box 52" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1076"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000034040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5102,53 +5102,53 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>IGEN</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>5</xdr:col>
           <xdr:colOff>403860</xdr:colOff>
           <xdr:row>76</xdr:row>
           <xdr:rowOff>45720</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>891540</xdr:colOff>
+          <xdr:colOff>899160</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>102870</xdr:rowOff>
+          <xdr:rowOff>106680</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1078" name="Check Box 54" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1078"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000036040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5188,53 +5188,53 @@
                   </a:solidFill>
                   <a:latin typeface="Segoe UI"/>
                   <a:cs typeface="Segoe UI"/>
                 </a:rPr>
                 <a:t>IGEN</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>8</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>76</xdr:row>
           <xdr:rowOff>60960</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
-          <xdr:colOff>1386840</xdr:colOff>
+          <xdr:colOff>1394460</xdr:colOff>
           <xdr:row>77</xdr:row>
-          <xdr:rowOff>53340</xdr:rowOff>
+          <xdr:rowOff>60960</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1079" name="Check Box 55" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1079"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000037040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -5568,1815 +5568,1817 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Munka1"/>
   <dimension ref="A1:P89"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A16" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10:I10"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="J47" sqref="J47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.6640625" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.5546875" style="3" customWidth="1"/>
     <col min="3" max="3" width="23.6640625" style="3" customWidth="1"/>
-    <col min="4" max="4" width="23.5546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="25.33203125" style="3" customWidth="1"/>
     <col min="5" max="5" width="9" style="3" customWidth="1"/>
     <col min="6" max="6" width="5.88671875" style="3" customWidth="1"/>
     <col min="7" max="7" width="24.5546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="4.88671875" style="3" customWidth="1"/>
     <col min="9" max="9" width="34.6640625" style="3" customWidth="1"/>
     <col min="10" max="10" width="46" style="33" customWidth="1"/>
     <col min="11" max="11" width="26.33203125" style="3" customWidth="1"/>
     <col min="12" max="12" width="36.6640625" style="3" customWidth="1"/>
     <col min="13" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="180" t="s">
+      <c r="A1" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="181"/>
-[...6 lines deleted...]
-      <c r="I1" s="182"/>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="101"/>
       <c r="J1" s="51" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="K1" s="59"/>
     </row>
     <row r="2" spans="1:16" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="190"/>
-[...7 lines deleted...]
-      <c r="I2" s="192"/>
+      <c r="A2" s="120"/>
+      <c r="B2" s="121"/>
+      <c r="C2" s="121"/>
+      <c r="D2" s="121"/>
+      <c r="E2" s="121"/>
+      <c r="F2" s="121"/>
+      <c r="G2" s="121"/>
+      <c r="H2" s="121"/>
+      <c r="I2" s="122"/>
     </row>
     <row r="3" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="108" t="s">
+      <c r="A3" s="102" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="109"/>
-[...6 lines deleted...]
-      <c r="I3" s="110"/>
+      <c r="B3" s="103"/>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
+      <c r="I3" s="104"/>
       <c r="J3" s="52" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
     </row>
     <row r="4" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="62" t="s">
+      <c r="A4" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="115"/>
-[...6 lines deleted...]
-      <c r="I4" s="67"/>
+      <c r="B4" s="123"/>
+      <c r="C4" s="124"/>
+      <c r="D4" s="117"/>
+      <c r="E4" s="118"/>
+      <c r="F4" s="118"/>
+      <c r="G4" s="118"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="119"/>
       <c r="J4" s="39"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
       <c r="M4" s="10"/>
       <c r="N4" s="10"/>
       <c r="O4" s="10"/>
       <c r="P4" s="10"/>
     </row>
     <row r="5" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="71" t="s">
+      <c r="A5" s="105" t="s">
         <v>36</v>
       </c>
-      <c r="B5" s="72"/>
-[...6 lines deleted...]
-      <c r="I5" s="186"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="107"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="62"/>
       <c r="J5" s="39"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
     </row>
     <row r="6" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="71" t="s">
+      <c r="A6" s="105" t="s">
         <v>29</v>
       </c>
-      <c r="B6" s="72"/>
-[...6 lines deleted...]
-      <c r="I6" s="185"/>
+      <c r="B6" s="106"/>
+      <c r="C6" s="107"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="109"/>
+      <c r="F6" s="109"/>
+      <c r="G6" s="109"/>
+      <c r="H6" s="109"/>
+      <c r="I6" s="110"/>
       <c r="J6" s="39"/>
       <c r="K6" s="10"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
       <c r="N6" s="10"/>
       <c r="O6" s="10"/>
       <c r="P6" s="10"/>
     </row>
     <row r="7" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="71" t="s">
+      <c r="A7" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="193"/>
-[...6 lines deleted...]
-      <c r="I7" s="196"/>
+      <c r="B7" s="125"/>
+      <c r="C7" s="126"/>
+      <c r="D7" s="127"/>
+      <c r="E7" s="128"/>
+      <c r="F7" s="128"/>
+      <c r="G7" s="128"/>
+      <c r="H7" s="128"/>
+      <c r="I7" s="129"/>
       <c r="J7" s="39"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
     </row>
     <row r="8" spans="1:16" ht="18" x14ac:dyDescent="0.25">
-      <c r="A8" s="112" t="s">
-[...4 lines deleted...]
-      <c r="D8" s="111" t="s">
+      <c r="A8" s="78" t="s">
         <v>58</v>
       </c>
-      <c r="E8" s="111"/>
-[...4 lines deleted...]
-      <c r="H8" s="111"/>
+      <c r="B8" s="79"/>
+      <c r="C8" s="80"/>
+      <c r="D8" s="191" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" s="191"/>
+      <c r="F8" s="191"/>
+      <c r="G8" s="191" t="s">
+        <v>55</v>
+      </c>
+      <c r="H8" s="191"/>
       <c r="I8" s="22"/>
       <c r="J8" s="39"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="10"/>
       <c r="O8" s="10"/>
       <c r="P8" s="10"/>
     </row>
     <row r="9" spans="1:16" ht="18" x14ac:dyDescent="0.25">
-      <c r="A9" s="62"/>
-[...7 lines deleted...]
-      <c r="G9" s="111" t="s">
+      <c r="A9" s="114"/>
+      <c r="B9" s="123"/>
+      <c r="C9" s="124"/>
+      <c r="D9" s="60" t="s">
         <v>57</v>
       </c>
-      <c r="H9" s="111"/>
+      <c r="E9" s="61"/>
+      <c r="F9" s="192"/>
+      <c r="G9" s="191" t="s">
+        <v>55</v>
+      </c>
+      <c r="H9" s="191"/>
       <c r="I9" s="22"/>
       <c r="J9" s="39"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
       <c r="N9" s="10"/>
       <c r="O9" s="10"/>
       <c r="P9" s="10"/>
     </row>
     <row r="10" spans="1:16" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="71" t="s">
+      <c r="A10" s="105" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="72"/>
-[...6 lines deleted...]
-      <c r="I10" s="141"/>
+      <c r="B10" s="106"/>
+      <c r="C10" s="107"/>
+      <c r="D10" s="158">
+        <v>0.8</v>
+      </c>
+      <c r="E10" s="158"/>
+      <c r="F10" s="158"/>
+      <c r="G10" s="158"/>
+      <c r="H10" s="159"/>
+      <c r="I10" s="160"/>
       <c r="J10" s="39"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="10"/>
       <c r="O10" s="10"/>
       <c r="P10" s="10"/>
     </row>
     <row r="11" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="108" t="s">
+      <c r="A11" s="102" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="109"/>
-[...6 lines deleted...]
-      <c r="I11" s="110"/>
+      <c r="B11" s="103"/>
+      <c r="C11" s="103"/>
+      <c r="D11" s="103"/>
+      <c r="E11" s="103"/>
+      <c r="F11" s="103"/>
+      <c r="G11" s="103"/>
+      <c r="H11" s="103"/>
+      <c r="I11" s="104"/>
       <c r="J11" s="52" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="62" t="s">
+      <c r="A12" s="114" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="63"/>
-[...6 lines deleted...]
-      <c r="I12" s="67"/>
+      <c r="B12" s="115"/>
+      <c r="C12" s="116"/>
+      <c r="D12" s="117"/>
+      <c r="E12" s="118"/>
+      <c r="F12" s="118"/>
+      <c r="G12" s="118"/>
+      <c r="H12" s="118"/>
+      <c r="I12" s="119"/>
     </row>
     <row r="13" spans="1:16" ht="42.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="62" t="s">
-[...9 lines deleted...]
-      <c r="I13" s="67"/>
+      <c r="A13" s="114" t="s">
+        <v>120</v>
+      </c>
+      <c r="B13" s="115"/>
+      <c r="C13" s="116"/>
+      <c r="D13" s="117"/>
+      <c r="E13" s="118"/>
+      <c r="F13" s="118"/>
+      <c r="G13" s="118"/>
+      <c r="H13" s="118"/>
+      <c r="I13" s="119"/>
       <c r="J13" s="53" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="71" t="s">
+      <c r="A14" s="105" t="s">
         <v>25</v>
       </c>
-      <c r="B14" s="72"/>
-[...6 lines deleted...]
-      <c r="I14" s="186"/>
+      <c r="B14" s="106"/>
+      <c r="C14" s="107"/>
+      <c r="D14" s="60"/>
+      <c r="E14" s="61"/>
+      <c r="F14" s="61"/>
+      <c r="G14" s="61"/>
+      <c r="H14" s="61"/>
+      <c r="I14" s="62"/>
     </row>
     <row r="15" spans="1:16" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="71" t="s">
-[...3 lines deleted...]
-      <c r="C15" s="76"/>
+      <c r="A15" s="105" t="s">
+        <v>109</v>
+      </c>
+      <c r="B15" s="106"/>
+      <c r="C15" s="107"/>
       <c r="D15" s="46"/>
       <c r="E15" s="47"/>
       <c r="F15" s="47"/>
       <c r="G15" s="47"/>
       <c r="H15" s="47"/>
       <c r="I15" s="56"/>
       <c r="J15" s="48" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
     </row>
     <row r="16" spans="1:16" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="71" t="s">
+      <c r="A16" s="105" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="72"/>
-[...6 lines deleted...]
-      <c r="I16" s="185"/>
+      <c r="B16" s="106"/>
+      <c r="C16" s="107"/>
+      <c r="D16" s="108"/>
+      <c r="E16" s="109"/>
+      <c r="F16" s="109"/>
+      <c r="G16" s="109"/>
+      <c r="H16" s="109"/>
+      <c r="I16" s="110"/>
       <c r="J16" s="39"/>
       <c r="K16" s="44"/>
     </row>
     <row r="17" spans="1:16" ht="46.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="71" t="s">
-[...9 lines deleted...]
-      <c r="I17" s="186"/>
+      <c r="A17" s="105" t="s">
+        <v>126</v>
+      </c>
+      <c r="B17" s="130"/>
+      <c r="C17" s="66"/>
+      <c r="D17" s="60"/>
+      <c r="E17" s="61"/>
+      <c r="F17" s="61"/>
+      <c r="G17" s="61"/>
+      <c r="H17" s="61"/>
+      <c r="I17" s="62"/>
       <c r="J17" s="54" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
     </row>
     <row r="18" spans="1:16" ht="53.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="36" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="28"/>
       <c r="C18" s="29"/>
-      <c r="D18" s="117"/>
-[...4 lines deleted...]
-      <c r="I18" s="186"/>
+      <c r="D18" s="60"/>
+      <c r="E18" s="61"/>
+      <c r="F18" s="61"/>
+      <c r="G18" s="61"/>
+      <c r="H18" s="61"/>
+      <c r="I18" s="62"/>
       <c r="J18" s="54" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
     </row>
     <row r="19" spans="1:16" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="71" t="s">
+      <c r="A19" s="105" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="72"/>
-[...6 lines deleted...]
-      <c r="I19" s="189"/>
+      <c r="B19" s="106"/>
+      <c r="C19" s="107"/>
+      <c r="D19" s="111"/>
+      <c r="E19" s="112"/>
+      <c r="F19" s="112"/>
+      <c r="G19" s="112"/>
+      <c r="H19" s="112"/>
+      <c r="I19" s="113"/>
       <c r="J19" s="39"/>
       <c r="K19" s="44"/>
     </row>
     <row r="20" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="71" t="s">
+      <c r="A20" s="105" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="72"/>
-[...6 lines deleted...]
-      <c r="I20" s="84"/>
+      <c r="B20" s="106"/>
+      <c r="C20" s="107"/>
+      <c r="D20" s="207"/>
+      <c r="E20" s="208"/>
+      <c r="F20" s="208"/>
+      <c r="G20" s="208"/>
+      <c r="H20" s="208"/>
+      <c r="I20" s="209"/>
       <c r="J20" s="32" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="10"/>
       <c r="N20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
     </row>
     <row r="21" spans="1:16" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="71" t="s">
+      <c r="A21" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="B21" s="72"/>
-[...6 lines deleted...]
-      <c r="I21" s="84"/>
+      <c r="B21" s="106"/>
+      <c r="C21" s="107"/>
+      <c r="D21" s="207"/>
+      <c r="E21" s="208"/>
+      <c r="F21" s="208"/>
+      <c r="G21" s="208"/>
+      <c r="H21" s="208"/>
+      <c r="I21" s="209"/>
       <c r="J21" s="32" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="10"/>
       <c r="O21" s="10"/>
       <c r="P21" s="10"/>
     </row>
     <row r="22" spans="1:16" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="71" t="s">
+      <c r="A22" s="105" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="72"/>
-[...10 lines deleted...]
-      <c r="K22" s="68"/>
+      <c r="B22" s="106"/>
+      <c r="C22" s="107"/>
+      <c r="D22" s="207"/>
+      <c r="E22" s="208"/>
+      <c r="F22" s="208"/>
+      <c r="G22" s="208"/>
+      <c r="H22" s="208"/>
+      <c r="I22" s="209"/>
+      <c r="J22" s="201" t="s">
+        <v>112</v>
+      </c>
+      <c r="K22" s="201"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
       <c r="O22" s="10"/>
       <c r="P22" s="10"/>
     </row>
     <row r="23" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="112" t="s">
+      <c r="A23" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="B23" s="113"/>
-[...1 lines deleted...]
-      <c r="D23" s="207" t="s">
+      <c r="B23" s="79"/>
+      <c r="C23" s="80"/>
+      <c r="D23" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="E23" s="168"/>
-[...1 lines deleted...]
-      <c r="G23" s="207" t="s">
+      <c r="E23" s="89"/>
+      <c r="F23" s="90"/>
+      <c r="G23" s="88" t="s">
         <v>18</v>
       </c>
-      <c r="H23" s="168"/>
-      <c r="I23" s="208"/>
+      <c r="H23" s="89"/>
+      <c r="I23" s="91"/>
       <c r="J23" s="39"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="10"/>
       <c r="O23" s="10"/>
       <c r="P23" s="10"/>
     </row>
     <row r="24" spans="1:16" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="88" t="s">
-[...3 lines deleted...]
-      <c r="C24" s="89"/>
+      <c r="A24" s="63" t="s">
+        <v>90</v>
+      </c>
+      <c r="B24" s="64"/>
+      <c r="C24" s="64"/>
       <c r="D24" s="27"/>
-      <c r="E24" s="198"/>
-[...4 lines deleted...]
-      <c r="H24" s="81"/>
+      <c r="E24" s="67"/>
+      <c r="F24" s="68"/>
+      <c r="G24" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="H24" s="66"/>
       <c r="I24" s="57"/>
       <c r="J24" s="32" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="10"/>
       <c r="O24" s="10"/>
       <c r="P24" s="10"/>
     </row>
     <row r="25" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="123" t="s">
+      <c r="A25" s="92" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="124"/>
-[...6 lines deleted...]
-      <c r="I25" s="125"/>
+      <c r="B25" s="93"/>
+      <c r="C25" s="93"/>
+      <c r="D25" s="93"/>
+      <c r="E25" s="93"/>
+      <c r="F25" s="93"/>
+      <c r="G25" s="93"/>
+      <c r="H25" s="93"/>
+      <c r="I25" s="94"/>
       <c r="J25" s="52" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
     </row>
     <row r="26" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="209" t="s">
+      <c r="A26" s="95" t="s">
         <v>16</v>
       </c>
-      <c r="B26" s="210"/>
-[...2 lines deleted...]
-      <c r="E26" s="163"/>
+      <c r="B26" s="96"/>
+      <c r="C26" s="96"/>
+      <c r="D26" s="144"/>
+      <c r="E26" s="145"/>
       <c r="F26" s="12" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="13"/>
       <c r="H26" s="12" t="s">
         <v>14</v>
       </c>
       <c r="I26" s="14"/>
       <c r="J26" s="39"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
       <c r="N26" s="10"/>
       <c r="O26" s="10"/>
       <c r="P26" s="10"/>
     </row>
     <row r="27" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="77" t="s">
-[...5 lines deleted...]
-      <c r="E27" s="80"/>
+      <c r="A27" s="140" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="130"/>
+      <c r="C27" s="130"/>
+      <c r="D27" s="205"/>
+      <c r="E27" s="206"/>
       <c r="F27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="2"/>
       <c r="H27" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I27" s="35"/>
       <c r="J27" s="39"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
       <c r="N27" s="10"/>
       <c r="O27" s="10"/>
       <c r="P27" s="10"/>
     </row>
     <row r="28" spans="1:16" ht="18" x14ac:dyDescent="0.25">
-      <c r="A28" s="77" t="s">
-[...5 lines deleted...]
-      <c r="E28" s="80"/>
+      <c r="A28" s="140" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="130"/>
+      <c r="C28" s="66"/>
+      <c r="D28" s="205"/>
+      <c r="E28" s="206"/>
       <c r="F28" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="2"/>
       <c r="H28" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I28" s="35"/>
       <c r="J28" s="39"/>
       <c r="K28" s="44"/>
       <c r="L28" s="44"/>
       <c r="M28" s="10"/>
       <c r="N28" s="10"/>
       <c r="O28" s="10"/>
       <c r="P28" s="10"/>
     </row>
     <row r="29" spans="1:16" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="71" t="s">
-[...4 lines deleted...]
-      <c r="D29" s="79">
+      <c r="A29" s="105" t="s">
+        <v>60</v>
+      </c>
+      <c r="B29" s="106"/>
+      <c r="C29" s="107"/>
+      <c r="D29" s="205">
         <f>D27-D28</f>
         <v>0</v>
       </c>
-      <c r="E29" s="80"/>
+      <c r="E29" s="206"/>
       <c r="F29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="2">
         <f>G27-G28</f>
         <v>0</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>14</v>
       </c>
       <c r="I29" s="16">
         <f>1-D10</f>
-        <v>1</v>
+        <v>0.19999999999999996</v>
       </c>
       <c r="J29" s="39"/>
       <c r="K29" s="44"/>
       <c r="L29" s="10"/>
       <c r="M29" s="10"/>
       <c r="N29" s="10"/>
       <c r="O29" s="10"/>
       <c r="P29" s="10"/>
     </row>
     <row r="30" spans="1:16" ht="49.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="71" t="s">
-[...9 lines deleted...]
-      <c r="I30" s="75"/>
+      <c r="A30" s="105" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="106"/>
+      <c r="C30" s="107"/>
+      <c r="D30" s="202"/>
+      <c r="E30" s="203"/>
+      <c r="F30" s="203"/>
+      <c r="G30" s="203"/>
+      <c r="H30" s="203"/>
+      <c r="I30" s="204"/>
       <c r="J30" s="39"/>
       <c r="K30" s="44"/>
       <c r="L30" s="10"/>
       <c r="M30" s="10"/>
       <c r="N30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
     </row>
     <row r="31" spans="1:16" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="112" t="s">
-[...9 lines deleted...]
-      <c r="I31" s="99"/>
+      <c r="A31" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31" s="79"/>
+      <c r="C31" s="80"/>
+      <c r="D31" s="183"/>
+      <c r="E31" s="184"/>
+      <c r="F31" s="184"/>
+      <c r="G31" s="184"/>
+      <c r="H31" s="184"/>
+      <c r="I31" s="185"/>
       <c r="J31" s="39"/>
       <c r="L31" s="15"/>
       <c r="M31" s="15"/>
       <c r="N31" s="15"/>
       <c r="P31" s="10"/>
     </row>
     <row r="32" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="62"/>
-[...7 lines deleted...]
-      <c r="I32" s="102"/>
+      <c r="A32" s="114"/>
+      <c r="B32" s="123"/>
+      <c r="C32" s="124"/>
+      <c r="D32" s="186"/>
+      <c r="E32" s="187"/>
+      <c r="F32" s="187"/>
+      <c r="G32" s="187"/>
+      <c r="H32" s="187"/>
+      <c r="I32" s="188"/>
       <c r="J32" s="39"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="15"/>
       <c r="P32" s="10"/>
     </row>
     <row r="33" spans="1:16" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="71" t="s">
+      <c r="A33" s="105" t="s">
         <v>39</v>
       </c>
-      <c r="B33" s="72"/>
-[...6 lines deleted...]
-      <c r="I33" s="75"/>
+      <c r="B33" s="106"/>
+      <c r="C33" s="106"/>
+      <c r="D33" s="202"/>
+      <c r="E33" s="203"/>
+      <c r="F33" s="203"/>
+      <c r="G33" s="203"/>
+      <c r="H33" s="203"/>
+      <c r="I33" s="204"/>
       <c r="J33" s="32" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="K33" s="55"/>
       <c r="L33" s="10"/>
       <c r="M33" s="10"/>
       <c r="N33" s="10"/>
       <c r="O33" s="10"/>
       <c r="P33" s="10"/>
     </row>
     <row r="34" spans="1:16" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="112" t="s">
-[...3 lines deleted...]
-      <c r="C34" s="113"/>
+      <c r="A34" s="78" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="79"/>
+      <c r="C34" s="79"/>
       <c r="D34" s="23"/>
-      <c r="E34" s="175" t="s">
-[...7 lines deleted...]
-        <v>95</v>
+      <c r="E34" s="137" t="s">
+        <v>124</v>
+      </c>
+      <c r="F34" s="138"/>
+      <c r="G34" s="138"/>
+      <c r="H34" s="138"/>
+      <c r="I34" s="139"/>
+      <c r="J34" s="182" t="s">
+        <v>92</v>
       </c>
       <c r="K34" s="45"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="26"/>
       <c r="O34" s="26"/>
       <c r="P34" s="26"/>
     </row>
     <row r="35" spans="1:16" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="62"/>
-[...1 lines deleted...]
-      <c r="C35" s="115"/>
+      <c r="A35" s="114"/>
+      <c r="B35" s="123"/>
+      <c r="C35" s="123"/>
       <c r="D35" s="17"/>
-      <c r="E35" s="176" t="s">
-[...6 lines deleted...]
-      <c r="J35" s="96"/>
+      <c r="E35" s="138" t="s">
+        <v>62</v>
+      </c>
+      <c r="F35" s="138"/>
+      <c r="G35" s="138"/>
+      <c r="H35" s="138"/>
+      <c r="I35" s="139"/>
+      <c r="J35" s="182"/>
       <c r="K35" s="42"/>
       <c r="L35" s="50"/>
       <c r="M35" s="50"/>
       <c r="N35" s="50"/>
       <c r="O35" s="50"/>
       <c r="P35" s="50"/>
     </row>
     <row r="36" spans="1:16" ht="53.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="88" t="s">
-[...9 lines deleted...]
-      <c r="I36" s="104"/>
+      <c r="A36" s="63" t="s">
+        <v>96</v>
+      </c>
+      <c r="B36" s="64"/>
+      <c r="C36" s="64"/>
+      <c r="D36" s="189"/>
+      <c r="E36" s="189"/>
+      <c r="F36" s="189"/>
+      <c r="G36" s="189"/>
+      <c r="H36" s="189"/>
+      <c r="I36" s="190"/>
       <c r="J36" s="32" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="K36" s="42"/>
       <c r="L36" s="50"/>
       <c r="M36" s="50"/>
       <c r="N36" s="50"/>
       <c r="O36" s="50"/>
       <c r="P36" s="50"/>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A37" s="167" t="s">
+      <c r="A37" s="150" t="s">
         <v>13</v>
       </c>
-      <c r="B37" s="168"/>
-[...6 lines deleted...]
-      <c r="I37" s="131"/>
+      <c r="B37" s="89"/>
+      <c r="C37" s="89"/>
+      <c r="D37" s="151"/>
+      <c r="E37" s="151"/>
+      <c r="F37" s="151"/>
+      <c r="G37" s="151"/>
+      <c r="H37" s="151"/>
+      <c r="I37" s="152"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:16" ht="16.2" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="169" t="s">
+      <c r="A38" s="153" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="127"/>
-[...6 lines deleted...]
-      <c r="I38" s="170"/>
+      <c r="B38" s="154"/>
+      <c r="C38" s="154"/>
+      <c r="D38" s="154"/>
+      <c r="E38" s="154"/>
+      <c r="F38" s="154"/>
+      <c r="G38" s="154"/>
+      <c r="H38" s="154"/>
+      <c r="I38" s="155"/>
     </row>
     <row r="39" spans="1:16" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="164" t="s">
+      <c r="A39" s="147" t="s">
         <v>38</v>
       </c>
-      <c r="B39" s="165"/>
-[...6 lines deleted...]
-      <c r="I39" s="166"/>
+      <c r="B39" s="148"/>
+      <c r="C39" s="148"/>
+      <c r="D39" s="148"/>
+      <c r="E39" s="148"/>
+      <c r="F39" s="148"/>
+      <c r="G39" s="148"/>
+      <c r="H39" s="148"/>
+      <c r="I39" s="149"/>
       <c r="J39" s="39"/>
       <c r="K39" s="10"/>
       <c r="L39" s="10"/>
       <c r="M39" s="10"/>
       <c r="N39" s="10"/>
       <c r="O39" s="10"/>
       <c r="P39" s="10"/>
     </row>
     <row r="40" spans="1:16" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="88" t="s">
+      <c r="A40" s="63" t="s">
         <v>11</v>
       </c>
-      <c r="B40" s="89"/>
-[...8 lines deleted...]
-      <c r="I40" s="91"/>
+      <c r="B40" s="64"/>
+      <c r="C40" s="64"/>
+      <c r="D40" s="127" t="s">
+        <v>113</v>
+      </c>
+      <c r="E40" s="127"/>
+      <c r="F40" s="127"/>
+      <c r="G40" s="127"/>
+      <c r="H40" s="127"/>
+      <c r="I40" s="141"/>
       <c r="J40" s="32" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="K40" s="10"/>
       <c r="L40" s="10"/>
       <c r="M40" s="10"/>
       <c r="N40" s="10"/>
       <c r="O40" s="10"/>
       <c r="P40" s="10"/>
     </row>
     <row r="41" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="88" t="s">
+      <c r="A41" s="63" t="s">
         <v>37</v>
       </c>
-      <c r="B41" s="89"/>
-[...8 lines deleted...]
-      <c r="I41" s="91"/>
+      <c r="B41" s="64"/>
+      <c r="C41" s="64"/>
+      <c r="D41" s="127" t="s">
+        <v>113</v>
+      </c>
+      <c r="E41" s="127"/>
+      <c r="F41" s="127"/>
+      <c r="G41" s="127"/>
+      <c r="H41" s="127"/>
+      <c r="I41" s="141"/>
       <c r="J41" s="32" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="K41" s="10"/>
       <c r="L41" s="10"/>
       <c r="M41" s="10"/>
       <c r="N41" s="10"/>
       <c r="O41" s="10"/>
       <c r="P41" s="10"/>
     </row>
     <row r="42" spans="1:16" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="88" t="s">
-[...11 lines deleted...]
-      <c r="I42" s="91"/>
+      <c r="A42" s="63" t="s">
+        <v>50</v>
+      </c>
+      <c r="B42" s="146"/>
+      <c r="C42" s="146"/>
+      <c r="D42" s="127" t="s">
+        <v>113</v>
+      </c>
+      <c r="E42" s="127"/>
+      <c r="F42" s="127"/>
+      <c r="G42" s="127"/>
+      <c r="H42" s="127"/>
+      <c r="I42" s="141"/>
       <c r="J42" s="32" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="K42" s="44"/>
       <c r="L42" s="10"/>
       <c r="M42" s="10"/>
       <c r="N42" s="10"/>
       <c r="O42" s="10"/>
       <c r="P42" s="10"/>
     </row>
     <row r="43" spans="1:16" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="88" t="s">
+      <c r="A43" s="63" t="s">
         <v>10</v>
       </c>
-      <c r="B43" s="89"/>
-[...8 lines deleted...]
-      <c r="I43" s="91"/>
+      <c r="B43" s="64"/>
+      <c r="C43" s="64"/>
+      <c r="D43" s="127" t="s">
+        <v>113</v>
+      </c>
+      <c r="E43" s="127"/>
+      <c r="F43" s="127"/>
+      <c r="G43" s="127"/>
+      <c r="H43" s="127"/>
+      <c r="I43" s="141"/>
       <c r="J43" s="32" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="K43" s="44"/>
       <c r="L43" s="10"/>
       <c r="M43" s="10"/>
       <c r="N43" s="10"/>
       <c r="O43" s="10"/>
       <c r="P43" s="10"/>
     </row>
     <row r="44" spans="1:16" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="88" t="s">
-[...11 lines deleted...]
-      <c r="I44" s="91"/>
+      <c r="A44" s="63" t="s">
+        <v>83</v>
+      </c>
+      <c r="B44" s="64"/>
+      <c r="C44" s="64"/>
+      <c r="D44" s="127" t="s">
+        <v>84</v>
+      </c>
+      <c r="E44" s="127"/>
+      <c r="F44" s="127"/>
+      <c r="G44" s="127"/>
+      <c r="H44" s="127"/>
+      <c r="I44" s="141"/>
       <c r="J44" s="32" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="K44" s="44"/>
       <c r="L44" s="10"/>
       <c r="M44" s="10"/>
       <c r="N44" s="10"/>
       <c r="O44" s="10"/>
       <c r="P44" s="10"/>
     </row>
     <row r="45" spans="1:16" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="88" t="s">
-[...11 lines deleted...]
-      <c r="I45" s="91"/>
+      <c r="A45" s="63" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="146"/>
+      <c r="C45" s="146"/>
+      <c r="D45" s="127" t="s">
+        <v>113</v>
+      </c>
+      <c r="E45" s="127"/>
+      <c r="F45" s="127"/>
+      <c r="G45" s="127"/>
+      <c r="H45" s="127"/>
+      <c r="I45" s="141"/>
       <c r="J45" s="32" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="K45" s="10"/>
       <c r="L45" s="10"/>
       <c r="M45" s="10"/>
       <c r="N45" s="10"/>
       <c r="O45" s="10"/>
       <c r="P45" s="10"/>
     </row>
     <row r="46" spans="1:16" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="123" t="s">
+      <c r="A46" s="92" t="s">
         <v>9</v>
       </c>
-      <c r="B46" s="124"/>
-[...6 lines deleted...]
-      <c r="I46" s="125"/>
+      <c r="B46" s="93"/>
+      <c r="C46" s="93"/>
+      <c r="D46" s="93"/>
+      <c r="E46" s="93"/>
+      <c r="F46" s="93"/>
+      <c r="G46" s="93"/>
+      <c r="H46" s="93"/>
+      <c r="I46" s="94"/>
       <c r="J46" s="39"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
     </row>
     <row r="47" spans="1:16" ht="32.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="77" t="s">
+      <c r="A47" s="140" t="s">
         <v>7</v>
       </c>
-      <c r="B47" s="78"/>
-      <c r="C47" s="78"/>
+      <c r="B47" s="130"/>
+      <c r="C47" s="130"/>
       <c r="D47" s="19" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E47" s="1"/>
       <c r="F47" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G47" s="1"/>
       <c r="H47" s="1" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="I47" s="20"/>
       <c r="J47" s="39"/>
       <c r="K47" s="55"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
     </row>
     <row r="48" spans="1:16" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="77" t="s">
+      <c r="A48" s="140" t="s">
         <v>6</v>
       </c>
-      <c r="B48" s="78"/>
-      <c r="C48" s="81"/>
+      <c r="B48" s="130"/>
+      <c r="C48" s="66"/>
       <c r="D48" s="19" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="20"/>
       <c r="J48" s="39"/>
       <c r="K48" s="55"/>
       <c r="L48" s="4"/>
       <c r="M48" s="4"/>
       <c r="N48" s="4"/>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
     </row>
     <row r="49" spans="1:16" ht="22.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="77" t="s">
-[...3 lines deleted...]
-      <c r="C49" s="81"/>
+      <c r="A49" s="140" t="s">
+        <v>51</v>
+      </c>
+      <c r="B49" s="130"/>
+      <c r="C49" s="66"/>
       <c r="D49" s="19" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="E49" s="1"/>
       <c r="F49" s="1" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G49" s="1"/>
       <c r="H49" s="1"/>
       <c r="I49" s="20"/>
       <c r="J49" s="39"/>
       <c r="K49" s="55"/>
       <c r="L49" s="4"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="4"/>
       <c r="P49" s="4"/>
     </row>
     <row r="50" spans="1:16" ht="32.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="77" t="s">
-[...3 lines deleted...]
-      <c r="C50" s="81"/>
+      <c r="A50" s="140" t="s">
+        <v>52</v>
+      </c>
+      <c r="B50" s="130"/>
+      <c r="C50" s="66"/>
       <c r="D50" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="E50" s="1"/>
       <c r="F50" s="1"/>
       <c r="G50" s="1"/>
       <c r="H50" s="1"/>
       <c r="I50" s="20"/>
       <c r="J50" s="39"/>
       <c r="K50" s="55"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
     </row>
     <row r="51" spans="1:16" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="167" t="s">
-[...3 lines deleted...]
-      <c r="C51" s="171"/>
+      <c r="A51" s="150" t="s">
+        <v>85</v>
+      </c>
+      <c r="B51" s="89"/>
+      <c r="C51" s="90"/>
       <c r="D51" s="49" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
       <c r="I51" s="20"/>
       <c r="J51" s="41"/>
       <c r="K51" s="55"/>
       <c r="L51" s="4"/>
       <c r="M51" s="4"/>
       <c r="N51" s="4"/>
       <c r="O51" s="4"/>
       <c r="P51" s="4"/>
     </row>
     <row r="52" spans="1:16" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="126" t="s">
+      <c r="A52" s="195" t="s">
         <v>33</v>
       </c>
-      <c r="B52" s="127"/>
-[...6 lines deleted...]
-      <c r="I52" s="87"/>
+      <c r="B52" s="154"/>
+      <c r="C52" s="196"/>
+      <c r="D52" s="210"/>
+      <c r="E52" s="211"/>
+      <c r="F52" s="211"/>
+      <c r="G52" s="211"/>
+      <c r="H52" s="211"/>
+      <c r="I52" s="212"/>
       <c r="J52" s="41" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
     </row>
     <row r="53" spans="1:16" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="172" t="s">
-[...9 lines deleted...]
-      <c r="I53" s="174"/>
+      <c r="A53" s="131" t="s">
+        <v>127</v>
+      </c>
+      <c r="B53" s="132"/>
+      <c r="C53" s="132"/>
+      <c r="D53" s="132"/>
+      <c r="E53" s="132"/>
+      <c r="F53" s="132"/>
+      <c r="G53" s="132"/>
+      <c r="H53" s="132"/>
+      <c r="I53" s="133"/>
       <c r="J53" s="39"/>
       <c r="K53" s="4"/>
       <c r="L53" s="4"/>
       <c r="M53" s="4"/>
       <c r="N53" s="4"/>
       <c r="O53" s="4"/>
       <c r="P53" s="4"/>
     </row>
     <row r="54" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="108" t="s">
+      <c r="A54" s="102" t="s">
         <v>5</v>
       </c>
-      <c r="B54" s="109"/>
-[...6 lines deleted...]
-      <c r="I54" s="110"/>
+      <c r="B54" s="103"/>
+      <c r="C54" s="103"/>
+      <c r="D54" s="103"/>
+      <c r="E54" s="103"/>
+      <c r="F54" s="103"/>
+      <c r="G54" s="103"/>
+      <c r="H54" s="103"/>
+      <c r="I54" s="104"/>
       <c r="J54" s="39"/>
       <c r="K54" s="4"/>
       <c r="L54" s="4"/>
       <c r="M54" s="4"/>
       <c r="N54" s="4"/>
       <c r="O54" s="4"/>
       <c r="P54" s="4"/>
     </row>
     <row r="55" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="B55" s="178">
+      <c r="B55" s="142">
         <f>D12</f>
         <v>0</v>
       </c>
-      <c r="C55" s="178"/>
-[...5 lines deleted...]
-      <c r="I55" s="179"/>
+      <c r="C55" s="142"/>
+      <c r="D55" s="142"/>
+      <c r="E55" s="142"/>
+      <c r="F55" s="142"/>
+      <c r="G55" s="142"/>
+      <c r="H55" s="142"/>
+      <c r="I55" s="143"/>
     </row>
     <row r="56" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="153" t="s">
-[...9 lines deleted...]
-      <c r="I56" s="155"/>
+      <c r="A56" s="134" t="s">
+        <v>65</v>
+      </c>
+      <c r="B56" s="135"/>
+      <c r="C56" s="135"/>
+      <c r="D56" s="135"/>
+      <c r="E56" s="135"/>
+      <c r="F56" s="135"/>
+      <c r="G56" s="135"/>
+      <c r="H56" s="135"/>
+      <c r="I56" s="136"/>
     </row>
     <row r="57" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="129" t="s">
-[...9 lines deleted...]
-      <c r="I57" s="131"/>
+      <c r="A57" s="74" t="s">
+        <v>66</v>
+      </c>
+      <c r="B57" s="151"/>
+      <c r="C57" s="151"/>
+      <c r="D57" s="151"/>
+      <c r="E57" s="151"/>
+      <c r="F57" s="151"/>
+      <c r="G57" s="151"/>
+      <c r="H57" s="151"/>
+      <c r="I57" s="152"/>
     </row>
     <row r="58" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="159"/>
-[...7 lines deleted...]
-      <c r="I58" s="161"/>
+      <c r="A58" s="177"/>
+      <c r="B58" s="178"/>
+      <c r="C58" s="178"/>
+      <c r="D58" s="178"/>
+      <c r="E58" s="178"/>
+      <c r="F58" s="178"/>
+      <c r="G58" s="178"/>
+      <c r="H58" s="178"/>
+      <c r="I58" s="179"/>
     </row>
     <row r="59" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="92" t="s">
+      <c r="A59" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="B59" s="93"/>
-[...4 lines deleted...]
-      <c r="G59" s="137" t="s">
+      <c r="B59" s="85"/>
+      <c r="C59" s="85"/>
+      <c r="D59" s="85"/>
+      <c r="E59" s="85"/>
+      <c r="F59" s="85"/>
+      <c r="G59" s="86" t="s">
         <v>2</v>
       </c>
-      <c r="H59" s="137"/>
-      <c r="I59" s="138"/>
+      <c r="H59" s="86"/>
+      <c r="I59" s="87"/>
     </row>
     <row r="60" spans="1:16" s="5" customFormat="1" ht="48.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="34" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="38"/>
       <c r="C60" s="38"/>
       <c r="D60" s="38"/>
-      <c r="E60" s="60"/>
-[...3 lines deleted...]
-      <c r="I60" s="61"/>
+      <c r="E60" s="199"/>
+      <c r="F60" s="199"/>
+      <c r="G60" s="199"/>
+      <c r="H60" s="199"/>
+      <c r="I60" s="200"/>
       <c r="J60" s="32" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="61" spans="1:16" s="5" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="132" t="s">
-[...9 lines deleted...]
-      <c r="I61" s="134"/>
+      <c r="A61" s="163" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61" s="164"/>
+      <c r="C61" s="164"/>
+      <c r="D61" s="164"/>
+      <c r="E61" s="164"/>
+      <c r="F61" s="164"/>
+      <c r="G61" s="164"/>
+      <c r="H61" s="164"/>
+      <c r="I61" s="176"/>
       <c r="J61" s="33"/>
     </row>
     <row r="62" spans="1:16" s="5" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B62" s="40"/>
       <c r="C62" s="40"/>
       <c r="D62" s="40"/>
       <c r="E62" s="40"/>
       <c r="F62" s="40"/>
       <c r="I62" s="8"/>
       <c r="J62" s="33"/>
     </row>
     <row r="63" spans="1:16" s="5" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="153" t="s">
-[...9 lines deleted...]
-      <c r="I63" s="155"/>
+      <c r="A63" s="134" t="s">
+        <v>68</v>
+      </c>
+      <c r="B63" s="135"/>
+      <c r="C63" s="135"/>
+      <c r="D63" s="135"/>
+      <c r="E63" s="135"/>
+      <c r="F63" s="135"/>
+      <c r="G63" s="135"/>
+      <c r="H63" s="135"/>
+      <c r="I63" s="136"/>
       <c r="J63" s="33"/>
     </row>
     <row r="64" spans="1:16" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="129" t="s">
+      <c r="A64" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="B64" s="130"/>
-[...6 lines deleted...]
-      <c r="I64" s="131"/>
+      <c r="B64" s="151"/>
+      <c r="C64" s="151"/>
+      <c r="D64" s="151"/>
+      <c r="E64" s="151"/>
+      <c r="F64" s="151"/>
+      <c r="G64" s="151"/>
+      <c r="H64" s="151"/>
+      <c r="I64" s="152"/>
     </row>
     <row r="65" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="135"/>
-[...9 lines deleted...]
-      <c r="I65" s="145"/>
+      <c r="A65" s="156"/>
+      <c r="B65" s="157"/>
+      <c r="C65" s="157"/>
+      <c r="D65" s="157"/>
+      <c r="E65" s="157"/>
+      <c r="F65" s="157"/>
+      <c r="G65" s="165" t="s">
+        <v>53</v>
+      </c>
+      <c r="H65" s="165"/>
+      <c r="I65" s="166"/>
       <c r="J65" s="41" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A66" s="132" t="s">
-[...9 lines deleted...]
-      <c r="I66" s="134"/>
+      <c r="A66" s="163" t="s">
+        <v>116</v>
+      </c>
+      <c r="B66" s="164"/>
+      <c r="C66" s="164"/>
+      <c r="D66" s="164"/>
+      <c r="E66" s="164"/>
+      <c r="F66" s="164"/>
+      <c r="G66" s="164"/>
+      <c r="H66" s="164"/>
+      <c r="I66" s="176"/>
     </row>
     <row r="67" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="156"/>
-[...7 lines deleted...]
-      <c r="I67" s="158"/>
+      <c r="A67" s="173"/>
+      <c r="B67" s="174"/>
+      <c r="C67" s="174"/>
+      <c r="D67" s="174"/>
+      <c r="E67" s="174"/>
+      <c r="F67" s="174"/>
+      <c r="G67" s="174"/>
+      <c r="H67" s="174"/>
+      <c r="I67" s="175"/>
     </row>
     <row r="68" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="7"/>
       <c r="D68" s="11"/>
       <c r="E68" s="7"/>
       <c r="F68" s="7"/>
-      <c r="G68" s="137" t="s">
+      <c r="G68" s="86" t="s">
         <v>34</v>
       </c>
-      <c r="H68" s="137"/>
-      <c r="I68" s="138"/>
+      <c r="H68" s="86"/>
+      <c r="I68" s="87"/>
     </row>
     <row r="69" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="105" t="s">
+      <c r="A69" s="167" t="s">
+        <v>68</v>
+      </c>
+      <c r="B69" s="168"/>
+      <c r="C69" s="168"/>
+      <c r="D69" s="168"/>
+      <c r="E69" s="168"/>
+      <c r="F69" s="168"/>
+      <c r="G69" s="168"/>
+      <c r="H69" s="168"/>
+      <c r="I69" s="169"/>
+    </row>
+    <row r="70" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="74" t="s">
         <v>70</v>
       </c>
-      <c r="B69" s="106"/>
-[...19 lines deleted...]
-      <c r="I70" s="131"/>
+      <c r="B70" s="151"/>
+      <c r="C70" s="151"/>
+      <c r="D70" s="151"/>
+      <c r="E70" s="151"/>
+      <c r="F70" s="151"/>
+      <c r="G70" s="151"/>
+      <c r="H70" s="151"/>
+      <c r="I70" s="152"/>
     </row>
     <row r="71" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="147"/>
-[...7 lines deleted...]
-      <c r="I71" s="149"/>
+      <c r="A71" s="75"/>
+      <c r="B71" s="70"/>
+      <c r="C71" s="70"/>
+      <c r="D71" s="70"/>
+      <c r="E71" s="70"/>
+      <c r="F71" s="70"/>
+      <c r="G71" s="70"/>
+      <c r="H71" s="70"/>
+      <c r="I71" s="72"/>
     </row>
     <row r="72" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="92" t="s">
+      <c r="A72" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="B72" s="93"/>
-[...2 lines deleted...]
-      <c r="E72" s="146"/>
+      <c r="B72" s="85"/>
+      <c r="C72" s="85"/>
+      <c r="D72" s="73"/>
+      <c r="E72" s="73"/>
       <c r="F72" s="30"/>
-      <c r="G72" s="144" t="s">
-[...3 lines deleted...]
-      <c r="I72" s="145"/>
+      <c r="G72" s="165" t="s">
+        <v>88</v>
+      </c>
+      <c r="H72" s="165"/>
+      <c r="I72" s="166"/>
       <c r="J72" s="41" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="69" t="s">
-[...9 lines deleted...]
-      <c r="I73" s="212"/>
+      <c r="A73" s="197" t="s">
+        <v>128</v>
+      </c>
+      <c r="B73" s="198"/>
+      <c r="C73" s="198"/>
+      <c r="D73" s="97"/>
+      <c r="E73" s="97"/>
+      <c r="F73" s="97"/>
+      <c r="G73" s="97"/>
+      <c r="H73" s="97"/>
+      <c r="I73" s="98"/>
       <c r="J73" s="41" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="31" t="s">
         <v>1</v>
       </c>
       <c r="B74" s="5"/>
       <c r="C74" s="5"/>
-      <c r="D74" s="94"/>
-[...4 lines deleted...]
-      <c r="I74" s="95"/>
+      <c r="D74" s="180"/>
+      <c r="E74" s="180"/>
+      <c r="F74" s="180"/>
+      <c r="G74" s="180"/>
+      <c r="H74" s="180"/>
+      <c r="I74" s="181"/>
     </row>
     <row r="75" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="150"/>
-[...7 lines deleted...]
-      <c r="I75" s="152"/>
+      <c r="A75" s="170"/>
+      <c r="B75" s="171"/>
+      <c r="C75" s="171"/>
+      <c r="D75" s="171"/>
+      <c r="E75" s="171"/>
+      <c r="F75" s="171"/>
+      <c r="G75" s="171"/>
+      <c r="H75" s="171"/>
+      <c r="I75" s="172"/>
     </row>
     <row r="76" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="92" t="s">
+      <c r="A76" s="84" t="s">
         <v>0</v>
       </c>
-      <c r="B76" s="93"/>
-[...4 lines deleted...]
-      <c r="G76" s="137" t="s">
+      <c r="B76" s="85"/>
+      <c r="C76" s="85"/>
+      <c r="D76" s="85"/>
+      <c r="E76" s="85"/>
+      <c r="F76" s="85"/>
+      <c r="G76" s="86" t="s">
         <v>46</v>
       </c>
-      <c r="H76" s="137"/>
-      <c r="I76" s="138"/>
+      <c r="H76" s="86"/>
+      <c r="I76" s="87"/>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A77" s="105" t="s">
+      <c r="A77" s="167" t="s">
+        <v>71</v>
+      </c>
+      <c r="B77" s="168"/>
+      <c r="C77" s="168"/>
+      <c r="D77" s="168"/>
+      <c r="E77" s="168"/>
+      <c r="F77" s="193"/>
+      <c r="G77" s="193"/>
+      <c r="H77" s="193"/>
+      <c r="I77" s="194"/>
+      <c r="J77" s="41" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="19.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="75"/>
+      <c r="B78" s="70"/>
+      <c r="C78" s="70"/>
+      <c r="D78" s="70"/>
+      <c r="E78" s="70"/>
+      <c r="F78" s="70"/>
+      <c r="G78" s="70"/>
+      <c r="H78" s="70"/>
+      <c r="I78" s="72"/>
+    </row>
+    <row r="79" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="B79" s="85"/>
+      <c r="C79" s="85"/>
+      <c r="D79" s="85"/>
+      <c r="E79" s="85"/>
+      <c r="F79" s="85"/>
+      <c r="G79" s="86" t="s">
+        <v>129</v>
+      </c>
+      <c r="H79" s="86"/>
+      <c r="I79" s="87"/>
+    </row>
+    <row r="80" spans="1:10" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="197" t="s">
         <v>73</v>
       </c>
-      <c r="B77" s="106"/>
-[...47 lines deleted...]
-      <c r="H80" s="70"/>
+      <c r="B80" s="198"/>
+      <c r="C80" s="198"/>
+      <c r="D80" s="198"/>
+      <c r="E80" s="198"/>
+      <c r="F80" s="198"/>
+      <c r="G80" s="198"/>
+      <c r="H80" s="198"/>
       <c r="I80" s="37"/>
       <c r="J80" s="41" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="142" t="s">
-[...8 lines deleted...]
-      <c r="H81" s="143"/>
+      <c r="A81" s="161" t="s">
+        <v>74</v>
+      </c>
+      <c r="B81" s="162"/>
+      <c r="C81" s="162"/>
+      <c r="D81" s="162"/>
+      <c r="E81" s="162"/>
+      <c r="F81" s="162"/>
+      <c r="G81" s="162"/>
+      <c r="H81" s="162"/>
       <c r="I81" s="58"/>
     </row>
     <row r="82" spans="1:9" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="132" t="s">
-[...8 lines deleted...]
-      <c r="H82" s="133"/>
+      <c r="A82" s="163" t="s">
+        <v>72</v>
+      </c>
+      <c r="B82" s="164"/>
+      <c r="C82" s="164"/>
+      <c r="D82" s="164"/>
+      <c r="E82" s="164"/>
+      <c r="F82" s="164"/>
+      <c r="G82" s="164"/>
+      <c r="H82" s="164"/>
       <c r="I82" s="8"/>
     </row>
     <row r="83" spans="1:9" ht="53.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="204"/>
-[...7 lines deleted...]
-      <c r="I83" s="206"/>
+      <c r="A83" s="81"/>
+      <c r="B83" s="82"/>
+      <c r="C83" s="82"/>
+      <c r="D83" s="82"/>
+      <c r="E83" s="82"/>
+      <c r="F83" s="82"/>
+      <c r="G83" s="82"/>
+      <c r="H83" s="82"/>
+      <c r="I83" s="83"/>
     </row>
     <row r="84" spans="1:9" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="B84" s="146"/>
-[...4 lines deleted...]
-      <c r="E84" s="137"/>
+      <c r="B84" s="73"/>
+      <c r="C84" s="73"/>
+      <c r="D84" s="86" t="s">
+        <v>54</v>
+      </c>
+      <c r="E84" s="86"/>
       <c r="F84" s="7"/>
-      <c r="G84" s="137" t="s">
+      <c r="G84" s="86" t="s">
         <v>47</v>
       </c>
-      <c r="H84" s="137"/>
-      <c r="I84" s="138"/>
+      <c r="H84" s="86"/>
+      <c r="I84" s="87"/>
     </row>
     <row r="85" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="105" t="s">
-[...9 lines deleted...]
-      <c r="I85" s="107"/>
+      <c r="A85" s="167" t="s">
+        <v>123</v>
+      </c>
+      <c r="B85" s="168"/>
+      <c r="C85" s="168"/>
+      <c r="D85" s="168"/>
+      <c r="E85" s="168"/>
+      <c r="F85" s="168"/>
+      <c r="G85" s="168"/>
+      <c r="H85" s="168"/>
+      <c r="I85" s="169"/>
     </row>
     <row r="86" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="147"/>
-[...7 lines deleted...]
-      <c r="I86" s="149"/>
+      <c r="A86" s="75"/>
+      <c r="B86" s="70"/>
+      <c r="C86" s="70"/>
+      <c r="D86" s="70"/>
+      <c r="E86" s="70"/>
+      <c r="F86" s="70"/>
+      <c r="G86" s="70"/>
+      <c r="H86" s="70"/>
+      <c r="I86" s="72"/>
     </row>
     <row r="87" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="129" t="s">
+      <c r="A87" s="74" t="s">
         <v>0</v>
       </c>
-      <c r="B87" s="148"/>
-[...6 lines deleted...]
-      <c r="I87" s="149"/>
+      <c r="B87" s="70"/>
+      <c r="C87" s="70"/>
+      <c r="D87" s="70"/>
+      <c r="E87" s="70"/>
+      <c r="F87" s="70"/>
+      <c r="G87" s="70"/>
+      <c r="H87" s="70"/>
+      <c r="I87" s="72"/>
     </row>
     <row r="88" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="129"/>
-[...7 lines deleted...]
-      <c r="I88" s="149"/>
+      <c r="A88" s="74"/>
+      <c r="B88" s="70"/>
+      <c r="C88" s="70"/>
+      <c r="D88" s="71"/>
+      <c r="E88" s="71"/>
+      <c r="F88" s="70"/>
+      <c r="G88" s="71"/>
+      <c r="H88" s="71"/>
+      <c r="I88" s="72"/>
     </row>
     <row r="89" spans="1:9" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A89" s="202"/>
-[...5 lines deleted...]
-      <c r="E89" s="200"/>
+      <c r="A89" s="76"/>
+      <c r="B89" s="77"/>
+      <c r="C89" s="77"/>
+      <c r="D89" s="69" t="s">
+        <v>80</v>
+      </c>
+      <c r="E89" s="69"/>
       <c r="F89" s="24"/>
-      <c r="G89" s="200" t="s">
-[...2 lines deleted...]
-      <c r="H89" s="200"/>
+      <c r="G89" s="69" t="s">
+        <v>81</v>
+      </c>
+      <c r="H89" s="69"/>
       <c r="I89" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="142">
+    <mergeCell ref="E60:I60"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="D13:I13"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="A80:H80"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="D33:I33"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="D20:I20"/>
+    <mergeCell ref="D22:I22"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="D30:I30"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="D21:I21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="D52:I52"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="D40:I40"/>
+    <mergeCell ref="A76:F76"/>
+    <mergeCell ref="D74:I74"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="D31:I32"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="D36:I36"/>
+    <mergeCell ref="A85:I85"/>
+    <mergeCell ref="A54:I54"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="A8:C9"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="F77:I77"/>
+    <mergeCell ref="A77:E77"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="D45:I45"/>
+    <mergeCell ref="A46:I46"/>
+    <mergeCell ref="A47:C47"/>
+    <mergeCell ref="A52:C52"/>
+    <mergeCell ref="A70:I70"/>
+    <mergeCell ref="A66:I66"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="A65:F65"/>
+    <mergeCell ref="G84:I84"/>
+    <mergeCell ref="D10:I10"/>
+    <mergeCell ref="A81:H81"/>
+    <mergeCell ref="A82:H82"/>
+    <mergeCell ref="A59:F59"/>
+    <mergeCell ref="A64:I64"/>
+    <mergeCell ref="G65:I65"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="A69:I69"/>
+    <mergeCell ref="A71:I71"/>
+    <mergeCell ref="D84:E84"/>
+    <mergeCell ref="G59:I59"/>
+    <mergeCell ref="A78:I78"/>
+    <mergeCell ref="G68:I68"/>
+    <mergeCell ref="A75:I75"/>
+    <mergeCell ref="A63:I63"/>
+    <mergeCell ref="A67:I67"/>
+    <mergeCell ref="A61:I61"/>
+    <mergeCell ref="G76:I76"/>
+    <mergeCell ref="G72:I72"/>
+    <mergeCell ref="A57:I57"/>
+    <mergeCell ref="A58:I58"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="D41:I41"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="D42:I42"/>
+    <mergeCell ref="A39:I39"/>
+    <mergeCell ref="A37:I37"/>
+    <mergeCell ref="A38:I38"/>
+    <mergeCell ref="A51:C51"/>
+    <mergeCell ref="A49:C49"/>
+    <mergeCell ref="A50:C50"/>
+    <mergeCell ref="A53:I53"/>
+    <mergeCell ref="A56:I56"/>
+    <mergeCell ref="E34:I34"/>
+    <mergeCell ref="E35:I35"/>
+    <mergeCell ref="A34:C35"/>
+    <mergeCell ref="A48:C48"/>
+    <mergeCell ref="A43:C43"/>
+    <mergeCell ref="D43:I43"/>
+    <mergeCell ref="D44:I44"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="B55:I55"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A3:I3"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="D16:I16"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="D18:I18"/>
+    <mergeCell ref="D19:I19"/>
+    <mergeCell ref="A11:I11"/>
+    <mergeCell ref="A12:C12"/>
+    <mergeCell ref="D12:I12"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="D14:I14"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="D4:I4"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="D5:I5"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="D6:I6"/>
+    <mergeCell ref="A7:C7"/>
+    <mergeCell ref="D7:I7"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="A17:C17"/>
     <mergeCell ref="D17:I17"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="G89:H89"/>
     <mergeCell ref="G87:H88"/>
     <mergeCell ref="I87:I88"/>
     <mergeCell ref="D89:E89"/>
     <mergeCell ref="B87:C88"/>
     <mergeCell ref="D87:E88"/>
     <mergeCell ref="B84:C84"/>
     <mergeCell ref="A87:A88"/>
     <mergeCell ref="F87:F88"/>
     <mergeCell ref="A86:I86"/>
     <mergeCell ref="A89:C89"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="A83:I83"/>
     <mergeCell ref="A79:F79"/>
     <mergeCell ref="G79:I79"/>
     <mergeCell ref="D23:F23"/>
     <mergeCell ref="G23:I23"/>
     <mergeCell ref="A25:I25"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="D73:I73"/>
-    <mergeCell ref="A1:I1"/>
-[...116 lines deleted...]
-    <mergeCell ref="A76:F76"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="67" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter differentOddEven="1" alignWithMargins="0">
     <oddHeader xml:space="preserve">&amp;L&amp;"Arial,Félkövér"&amp;12Iktatószám:&amp;R&amp;"Arial,Félkövér"&amp;12Beérkezés időpontja: ........... év ..... hó..... nap.&amp;"Arial,Normál"&amp;10                                  </oddHeader>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="32" max="8" man="1"/>
     <brk id="68" max="8" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1029" r:id="rId4" name="Check Box 5">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>175260</xdr:colOff>
                     <xdr:row>22</xdr:row>
@@ -7405,52 +7407,52 @@
                     <xdr:rowOff>30480</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>609600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1032" r:id="rId6" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>32</xdr:row>
                     <xdr:rowOff>99060</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>4</xdr:col>
-                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>1623060</xdr:colOff>
                     <xdr:row>32</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1033" r:id="rId7" name="Check Box 9">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>1280160</xdr:colOff>
                     <xdr:row>32</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>152400</xdr:colOff>
                     <xdr:row>32</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
@@ -7494,51 +7496,51 @@
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>1363980</xdr:colOff>
                     <xdr:row>34</xdr:row>
                     <xdr:rowOff>350520</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1040" r:id="rId10" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>30</xdr:row>
                     <xdr:rowOff>68580</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>251460</xdr:colOff>
+                    <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>106680</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1041" r:id="rId11" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>68580</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>1203960</xdr:colOff>
                     <xdr:row>31</xdr:row>
                     <xdr:rowOff>335280</xdr:rowOff>
                   </to>
@@ -7581,52 +7583,52 @@
                     <xdr:rowOff>38100</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>594360</xdr:colOff>
                     <xdr:row>32</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1044" r:id="rId14" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>220980</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>99060</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>4</xdr:col>
-                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>1623060</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>518160</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1045" r:id="rId15" name="Check Box 21">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>190500</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>137160</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>335280</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>502920</xdr:rowOff>
                   </to>
@@ -7648,51 +7650,51 @@
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>1508760</xdr:colOff>
                     <xdr:row>29</xdr:row>
                     <xdr:rowOff>487680</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1052" r:id="rId17" name="Check Box 28">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>35</xdr:row>
                     <xdr:rowOff>68580</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>327660</xdr:colOff>
                     <xdr:row>35</xdr:row>
                     <xdr:rowOff>304800</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1054" r:id="rId18" name="Check Box 30">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>1013460</xdr:colOff>
                     <xdr:row>35</xdr:row>
                     <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>1341120</xdr:colOff>
                     <xdr:row>35</xdr:row>
                     <xdr:rowOff>297180</xdr:rowOff>
                   </to>
@@ -7714,95 +7716,95 @@
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>35</xdr:row>
                     <xdr:rowOff>632460</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1057" r:id="rId20" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>35</xdr:row>
                     <xdr:rowOff>381000</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
-                    <xdr:colOff>518160</xdr:colOff>
+                    <xdr:colOff>403860</xdr:colOff>
                     <xdr:row>35</xdr:row>
                     <xdr:rowOff>640080</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1058" r:id="rId21" name="Check Box 34">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>114300</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>30480</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>784860</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>228600</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1060" r:id="rId22" name="Check Box 36">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>251460</xdr:rowOff>
                   </from>
                   <to>
-                    <xdr:col>4</xdr:col>
-                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:col>3</xdr:col>
+                    <xdr:colOff>1623060</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>487680</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1061" r:id="rId23" name="Check Box 37">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>137160</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>60960</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>723900</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>259080</xdr:rowOff>
                   </to>
@@ -8110,51 +8112,51 @@
                   </from>
                   <to>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>1341120</xdr:colOff>
                     <xdr:row>73</xdr:row>
                     <xdr:rowOff>297180</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1076" r:id="rId38" name="Check Box 52">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>1165860</xdr:colOff>
                     <xdr:row>73</xdr:row>
                     <xdr:rowOff>45720</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
-                    <xdr:colOff>441960</xdr:colOff>
+                    <xdr:colOff>327660</xdr:colOff>
                     <xdr:row>73</xdr:row>
                     <xdr:rowOff>312420</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1078" r:id="rId39" name="Check Box 54">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>403860</xdr:colOff>
                     <xdr:row>76</xdr:row>
                     <xdr:rowOff>45720</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>899160</xdr:colOff>
                     <xdr:row>77</xdr:row>
                     <xdr:rowOff>106680</xdr:rowOff>
                   </to>
@@ -8199,104 +8201,104 @@
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A49D68A8-2E50-4A17-BA8A-6475A14F1C34}">
   <sheetPr codeName="Munka2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="D2" sqref="D2:I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="12.5546875" customWidth="1"/>
     <col min="4" max="9" width="13.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="180" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="182"/>
+      <c r="A1" s="99" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1" s="100"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="100"/>
+      <c r="F1" s="100"/>
+      <c r="G1" s="100"/>
+      <c r="H1" s="100"/>
+      <c r="I1" s="101"/>
     </row>
     <row r="2" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="217" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B2" s="218"/>
       <c r="C2" s="219"/>
       <c r="D2" s="220"/>
       <c r="E2" s="221"/>
       <c r="F2" s="221"/>
       <c r="G2" s="221"/>
       <c r="H2" s="221"/>
       <c r="I2" s="222"/>
     </row>
     <row r="3" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="71" t="s">
-[...9 lines deleted...]
-      <c r="I3" s="186"/>
+      <c r="A3" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="B3" s="106"/>
+      <c r="C3" s="107"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="71" t="s">
-[...9 lines deleted...]
-      <c r="I4" s="185"/>
+      <c r="A4" s="105" t="s">
+        <v>122</v>
+      </c>
+      <c r="B4" s="106"/>
+      <c r="C4" s="107"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="109"/>
+      <c r="G4" s="109"/>
+      <c r="H4" s="109"/>
+      <c r="I4" s="110"/>
     </row>
     <row r="5" spans="1:9" ht="120" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="213" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B5" s="214"/>
       <c r="C5" s="214"/>
       <c r="D5" s="215"/>
       <c r="E5" s="215"/>
       <c r="F5" s="215"/>
       <c r="G5" s="215"/>
       <c r="H5" s="215"/>
       <c r="I5" s="216"/>
     </row>
     <row r="6" spans="1:9" ht="15.6" x14ac:dyDescent="0.25">
       <c r="A6" s="18"/>
       <c r="B6" s="18"/>
       <c r="C6" s="18"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="D5:I5"/>
@@ -8327,74 +8329,74 @@
     <col min="1" max="1" width="4.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B2" s="9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="2:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B3" s="9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="2:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B4" s="9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="2:7" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B5" s="9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="8" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="9" spans="2:7" ht="13.8" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="G9" s="43" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="11" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Névvel ellátott tartományok</vt:lpstr>
       </vt:variant>
       <vt:variant>