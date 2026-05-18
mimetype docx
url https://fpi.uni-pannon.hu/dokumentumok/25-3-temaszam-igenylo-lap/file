--- v0 (2026-03-31)
+++ v1 (2026-05-18)
@@ -1,1373 +1,10625 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007E0E78" w:rsidRPr="00C32331" w:rsidRDefault="007E0E78" w:rsidP="007E0E78">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="29AF52FF" w14:textId="77777777" w:rsidR="00847423" w:rsidRPr="00266C88" w:rsidRDefault="00847423">
+      <w:pPr>
+        <w:spacing w:after="10"/>
+        <w:ind w:right="150"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20338AF6" w14:textId="67F7D4E5" w:rsidR="00855A6A" w:rsidRPr="00266C88" w:rsidRDefault="00C21C52">
+      <w:pPr>
+        <w:spacing w:after="10"/>
+        <w:ind w:right="150"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pénzügyi központ</w:t>
+      </w:r>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> igénylő lap</w:t>
+      </w:r>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7735E621" w14:textId="2D1D25A6" w:rsidR="00F21E07" w:rsidRPr="00266C88" w:rsidRDefault="00F21E07" w:rsidP="007B1123">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="11" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1123" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00852499" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="003F791D" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00175DEB" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A2F548D" w14:textId="4E1BDE2C" w:rsidR="00855A6A" w:rsidRPr="00266C88" w:rsidRDefault="00C21C52" w:rsidP="007E1698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="11"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GI </w:t>
+      </w:r>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tölti ki: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E56D1B" w14:textId="7E2002EC" w:rsidR="00971D03" w:rsidRPr="00266C88" w:rsidRDefault="00A62321" w:rsidP="0070705B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="11" w:hanging="11"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00971D03" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Pénzügyi központ:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51E95" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>__ __ __ __ __ __ __ __ __ __</w:t>
+      </w:r>
+      <w:r w:rsidR="00971D03" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Áfa jelleg: ______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0018123D" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00175DEB" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284F09B5" w14:textId="1CC3FA0C" w:rsidR="00855A6A" w:rsidRPr="00266C88" w:rsidRDefault="00852499" w:rsidP="0018123D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Megnyitás ideje</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1094" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1AE6" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Átvevő</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aláírása: ___</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1094" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1AE6" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  GI</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AA1AE6" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> témafelelős _____</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1094" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1AE6" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540AD1BF" w14:textId="3E1D7BBB" w:rsidR="003D7F81" w:rsidRPr="00266C88" w:rsidRDefault="003D7F81" w:rsidP="008227FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="785"/>
+          <w:tab w:val="center" w:pos="5269"/>
+        </w:tabs>
+        <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B30C533" w14:textId="5E202E07" w:rsidR="00C21C52" w:rsidRPr="00266C88" w:rsidRDefault="00D40663" w:rsidP="00B603FC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="785"/>
+          <w:tab w:val="left" w:pos="5954"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7F81" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>esorolás</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/Típus</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7F81" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: _____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7F81" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B603FC" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C21C52" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COFOG </w:t>
+      </w:r>
+      <w:r w:rsidR="001A45C3" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A45C3" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______</w:t>
+      </w:r>
+      <w:r w:rsidR="00B603FC" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidR="001A45C3" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0063BC85" w14:textId="35FB20A4" w:rsidR="007E1698" w:rsidRPr="00266C88" w:rsidRDefault="007E1698" w:rsidP="007E1698">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="003F791D" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003F791D" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00175DEB" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FEB1C2" w14:textId="11362F67" w:rsidR="00B715D3" w:rsidRPr="00266C88" w:rsidRDefault="00B603FC" w:rsidP="00D913CF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="11" w:hanging="11"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>FPI tölti ki</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1698" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (projektek esetében</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E1698" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00606F27" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00606F27" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00B715D3" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00606F27" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>PANKA azonosító: _____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00175DEB" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161B6AF7" w14:textId="3422EAF2" w:rsidR="00B715D3" w:rsidRPr="00266C88" w:rsidRDefault="00B715D3" w:rsidP="003F791D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="11" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Konzorciumi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tagság:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/  N</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Igen esetén a konzorciumvezető neve: _________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00175DEB" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F582A81" w14:textId="4E25B9E1" w:rsidR="00852499" w:rsidRPr="00266C88" w:rsidRDefault="00852499" w:rsidP="003F791D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5103"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="003F791D" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50021E56" w14:textId="32E492B1" w:rsidR="00855A6A" w:rsidRPr="00266C88" w:rsidRDefault="00924BC5" w:rsidP="00B51E95">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="77" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Igénylő tölti ki:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C52B01E" w14:textId="5F54BA05" w:rsidR="00855A6A" w:rsidRPr="00266C88" w:rsidRDefault="00924BC5" w:rsidP="0018123D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="11" w:hanging="363"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Szervezeti egység neve</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21C52" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és SAP kódja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21C52" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1F38" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA41256" w14:textId="7FAD6456" w:rsidR="00855A6A" w:rsidRPr="00266C88" w:rsidRDefault="00924BC5" w:rsidP="0018123D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="11" w:hanging="363"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Gazdálkodási jogkört gyakorló szervezeti egység vezető: _______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1F38" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7760564A" w14:textId="25CE38B1" w:rsidR="00855A6A" w:rsidRPr="00266C88" w:rsidRDefault="00924BC5" w:rsidP="0018123D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="11" w:hanging="363"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Témavezető</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21C52" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21C52" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>projektmenedzser neve: ___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1F38" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086D94FD" w14:textId="646A4A01" w:rsidR="00855A6A" w:rsidRPr="00266C88" w:rsidRDefault="00D40663" w:rsidP="0018123D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="11" w:hanging="363"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Cím/Megnevezés</w:t>
+      </w:r>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: ___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21C52" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5CAD" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00792194" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324A1658" w14:textId="0B3C22F7" w:rsidR="00792194" w:rsidRPr="00266C88" w:rsidRDefault="00B603FC" w:rsidP="0018123D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="11" w:hanging="363"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Projekta</w:t>
+      </w:r>
+      <w:r w:rsidR="00792194" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>zonosító</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Szerződés</w:t>
+      </w:r>
+      <w:r w:rsidR="00792194" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>szám: _______</w:t>
+      </w:r>
+      <w:r w:rsidR="004B5CAD" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="00792194" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00792194" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EA90FD" w14:textId="6348FE91" w:rsidR="0070705B" w:rsidRPr="00266C88" w:rsidRDefault="00924BC5" w:rsidP="0018123D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="11" w:hanging="363"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Megbízó neve</w:t>
+      </w:r>
+      <w:r w:rsidR="0070705B" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: ___________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B603FC" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF953D2" w14:textId="3A3A6800" w:rsidR="00855A6A" w:rsidRPr="00266C88" w:rsidRDefault="0070705B" w:rsidP="0018123D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="11" w:hanging="363"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Megbízó</w:t>
+      </w:r>
+      <w:r w:rsidR="00B603FC" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> címe</w:t>
+      </w:r>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008227FF" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____</w:t>
+      </w:r>
+      <w:r w:rsidR="00B603FC" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1F38" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00792194" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E119C0B" w14:textId="67F3D064" w:rsidR="00855A6A" w:rsidRPr="00266C88" w:rsidRDefault="00924BC5" w:rsidP="0018123D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="11" w:hanging="363"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Szerződés szerinti várható bevétel (nettó) összege</w:t>
+      </w:r>
+      <w:r w:rsidR="00133ADF" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ft-ban</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: _________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1F38" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00133ADF" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E771F2" w14:textId="1CFF6F2D" w:rsidR="00F21E07" w:rsidRPr="00266C88" w:rsidRDefault="00BA1F38" w:rsidP="0018123D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="11" w:hanging="363"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Kezdés dátuma</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1698" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: _________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E1698" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_;   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007E1698" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> b</w:t>
+      </w:r>
+      <w:r w:rsidR="00924BC5" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efejezés várható ideje: </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1698" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203CDC3A" w14:textId="476C473D" w:rsidR="00B603FC" w:rsidRPr="00266C88" w:rsidRDefault="00B603FC" w:rsidP="0018123D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="11" w:hanging="363"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pénzügyi központ terhére </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1698" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tervezett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-e bérkifizetés? (HR-IT-ban </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rögzítés)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0070705B" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0070705B" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk201062554"/>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I    /    N</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="66AC94EE" w14:textId="165C0942" w:rsidR="00B603FC" w:rsidRPr="00266C88" w:rsidRDefault="00B603FC" w:rsidP="0018123D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="11" w:hanging="363"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pénzügyi központ terhére </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1698" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tervezett</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-e </w:t>
+      </w:r>
+      <w:r w:rsidR="0070705B" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sztöndíj kifizetés? (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Neptun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kapcsolódás)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0070705B" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I    /    N </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C97C45" w14:textId="2C14BF65" w:rsidR="007E1698" w:rsidRPr="00266C88" w:rsidRDefault="007E1698" w:rsidP="007E1698">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="11" w:hanging="363"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Szakfeladat: _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415C781C" w14:textId="4C1E37D0" w:rsidR="00F21E07" w:rsidRPr="00266C88" w:rsidRDefault="00924BC5" w:rsidP="00133ADF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="425" w:right="11" w:hanging="363"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Megjegyzés:</w:t>
+      </w:r>
+      <w:r w:rsidR="00133ADF" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04638456" w14:textId="3E8A7862" w:rsidR="00852499" w:rsidRPr="00266C88" w:rsidRDefault="00852499" w:rsidP="007B1123">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="11" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1123" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="003F791D" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04FE1145" w14:textId="5A83F7A5" w:rsidR="00F21E07" w:rsidRPr="00266C88" w:rsidRDefault="00F21E07" w:rsidP="007E1698">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="273" w:right="11" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Kitöltendő: 2 példányban.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1698" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E1698" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007E1698" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00852499" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>z űr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lap csak az alábbi mellékletekkel fogadható el:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E93765" w14:textId="0DCBB248" w:rsidR="00F21E07" w:rsidRPr="00266C88" w:rsidRDefault="00F21E07" w:rsidP="000C2D9E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="578"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...5 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>Témaszám igénylő lap</w:t>
+        <w:t xml:space="preserve">Mindkét fél által aláírt szerződés vagy </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21C52" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">támogatói okirat vagy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C21C52" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pénzügyi központ</w:t>
+      </w:r>
+      <w:r w:rsidR="00606F27" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indítás </w:t>
+      </w:r>
+      <w:r w:rsidR="00606F27" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egyéb </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>alapdokumentuma (amelyből megállapítható a tevékenység ÁFA besorolása és a felhasználhatóság szabályai).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E0E78" w:rsidRPr="00C32331" w:rsidRDefault="007E0E78" w:rsidP="007E0E78">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0AFEE16E" w14:textId="03DA391C" w:rsidR="00F21E07" w:rsidRPr="00266C88" w:rsidRDefault="00F21E07" w:rsidP="00B51E95">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851" w:hanging="578"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C21C52" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Engedélyezési kérelem vagy </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2D9E" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>öltségterv</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2D9E" w:rsidRPr="00266C88">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, amennyiben az a szerződésnek nem része.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007E0E78" w:rsidRPr="00C32331" w:rsidRDefault="007E0E78" w:rsidP="007E0E78">
-[...866 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7A0068D1" w14:textId="77777777" w:rsidR="001E6B1A" w:rsidRPr="00266C88" w:rsidRDefault="001E6B1A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1306"/>
+          <w:tab w:val="center" w:pos="4123"/>
+          <w:tab w:val="right" w:pos="9370"/>
+        </w:tabs>
+        <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9693" w:type="dxa"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="Rcsostblzat"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2671"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="164"/>
+        <w:gridCol w:w="2017"/>
+        <w:gridCol w:w="2273"/>
+        <w:gridCol w:w="2016"/>
+        <w:gridCol w:w="816"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E0E78" w:rsidRPr="006068ED" w:rsidTr="00644B58">
+      <w:tr w:rsidR="00266C88" w:rsidRPr="00266C88" w14:paraId="70012DEF" w14:textId="77777777" w:rsidTr="00A70563">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2664" w:type="dxa"/>
+            <w:tcW w:w="2017" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0E78" w:rsidRPr="00C32331" w:rsidRDefault="007E0E78" w:rsidP="00644B58">
+          <w:p w14:paraId="0A56B275" w14:textId="1186B491" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C32331">
+            <w:r w:rsidRPr="00266C88">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>……………………</w:t>
-[...6 lines deleted...]
-              <w:t>…</w:t>
+              <w:t>………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2664" w:type="dxa"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0E78" w:rsidRPr="00C32331" w:rsidRDefault="007E0E78" w:rsidP="00644B58">
+          <w:p w14:paraId="3B08EA1A" w14:textId="77C9CC4E" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C32331">
+            <w:r w:rsidRPr="00266C88">
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>………………………</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0E78" w:rsidRPr="00C32331" w:rsidRDefault="007E0E78" w:rsidP="00644B58">
+          <w:p w14:paraId="200DAE1B" w14:textId="5B417ED3" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-[...32 lines deleted...]
-              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C32331">
+            <w:r w:rsidRPr="00266C88">
               <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Témavezető</w:t>
+              <w:t>………………………</w:t>
             </w:r>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3218733A" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>/projektmenedzser</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00266C88" w:rsidRPr="00266C88" w14:paraId="09B30004" w14:textId="77777777" w:rsidTr="00A70563">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="784C0CA7" w14:textId="02AE6084" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00266C88">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Témavezető / projektmenedzser</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007E0E78" w:rsidRPr="00C32331" w:rsidRDefault="007E0E78" w:rsidP="00644B58">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188E52FD" w14:textId="6ACEC074" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00266C88">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Gazdálkodási jogkört gyakorló átfogó szervezeti egység vezető</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F1353A" w14:textId="679C4C05" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00266C88">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Fejlesztési és Projekt Igazgatóság vezetője</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="174F9086" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52EBB113" w14:textId="36BA640E" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00266C88" w:rsidRPr="00266C88" w14:paraId="2F220230" w14:textId="77777777" w:rsidTr="00A70563">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="331460DC" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2948" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0E78" w:rsidRDefault="007E0E78" w:rsidP="00644B58">
+          <w:p w14:paraId="2FD4B5BC" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="587BE3EC" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">    Gazdálkodási jogkört gyakorló </w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w:rsidR="007E0E78" w:rsidRPr="00C32331" w:rsidRDefault="007E0E78" w:rsidP="00644B58">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7287D0B9" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00266C88" w:rsidRPr="00266C88" w14:paraId="20A448A6" w14:textId="77777777" w:rsidTr="00A70563">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C8DA48" w14:textId="2C6B81B8" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00B715D3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00266C88">
               <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>szervezeti egység vezető</w:t>
+              <w:t>kötelezettségvállalási értékhatár túllépése esetén:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3884" w:type="dxa"/>
+            <w:tcW w:w="2273" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007E0E78" w:rsidRDefault="007E0E78" w:rsidP="00644B58">
+          <w:p w14:paraId="226AE3C9" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79B15182" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve">             Fejlesztési és Projektigazgatóság</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
-          <w:p w:rsidR="007E0E78" w:rsidRPr="00C32331" w:rsidRDefault="007E0E78" w:rsidP="00644B58">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2290F0F9" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00266C88" w:rsidRPr="00266C88" w14:paraId="61A19C7A" w14:textId="77777777" w:rsidTr="00A70563">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="46BAA728" w14:textId="08FB5153" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="007E1698">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AB7A75" w14:textId="58161506" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">                       vezetője</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00266C88">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>………………………</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74CEDF7B" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6522D7CE" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00266C88" w:rsidRPr="00266C88" w14:paraId="6289E88A" w14:textId="77777777" w:rsidTr="00A70563">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0FFCD355" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="714423A4" w14:textId="004AB4BB" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00266C88">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rektor  /</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00266C88">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  kancellár</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDEC729" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="816" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E134D7" w14:textId="77777777" w:rsidR="00266C88" w:rsidRPr="00266C88" w:rsidRDefault="00266C88" w:rsidP="00606F27">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="1306"/>
+                <w:tab w:val="center" w:pos="4123"/>
+                <w:tab w:val="right" w:pos="9370"/>
+              </w:tabs>
+              <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005D3060" w:rsidRDefault="005D3060"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:p w14:paraId="593E378E" w14:textId="77777777" w:rsidR="00A70563" w:rsidRPr="00266C88" w:rsidRDefault="00A70563" w:rsidP="00B715D3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1306"/>
+          <w:tab w:val="center" w:pos="4123"/>
+          <w:tab w:val="right" w:pos="9370"/>
+        </w:tabs>
+        <w:spacing w:after="8" w:line="251" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A70563" w:rsidRPr="00266C88" w:rsidSect="00D913CF">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footnotePr>
+        <w:numRestart w:val="eachPage"/>
+      </w:footnotePr>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="851" w:right="1196" w:bottom="284" w:left="1418" w:header="624" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007E0E78" w:rsidRDefault="007E0E78" w:rsidP="007E0E78">
+    <w:p w14:paraId="476C91E3" w14:textId="77777777" w:rsidR="00243A57" w:rsidRDefault="00243A57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007E0E78" w:rsidRDefault="007E0E78" w:rsidP="007E0E78">
+    <w:p w14:paraId="59444DAE" w14:textId="77777777" w:rsidR="00243A57" w:rsidRDefault="00243A57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74737B44" w14:textId="77777777" w:rsidR="00855A6A" w:rsidRDefault="00924BC5">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4611"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5902DB5B" w14:textId="614B904E" w:rsidR="00855A6A" w:rsidRDefault="00855A6A">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4611"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2915C1D7" w14:textId="77777777" w:rsidR="00855A6A" w:rsidRDefault="00924BC5">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4611"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007E0E78" w:rsidRDefault="007E0E78" w:rsidP="007E0E78">
+    <w:p w14:paraId="69BF8F05" w14:textId="77777777" w:rsidR="00243A57" w:rsidRDefault="00243A57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="77" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007E0E78" w:rsidRDefault="007E0E78" w:rsidP="007E0E78">
+    <w:p w14:paraId="1AF1A1BF" w14:textId="77777777" w:rsidR="00243A57" w:rsidRDefault="00243A57">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="77" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> szerinti aktuális besorolás a GMI weboldalán megtalálható</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25D53401" w14:textId="77777777" w:rsidR="00855A6A" w:rsidRDefault="00855A6A">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46BBA15F" w14:textId="77777777" w:rsidR="00855A6A" w:rsidRDefault="00855A6A">
+    <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="019D0C90"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EACDA1C"/>
+    <w:lvl w:ilvl="0" w:tplc="27A8CC3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="785"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="98207732">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="514"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2AFA1FE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1507"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3228B4EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E8A47832">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2947"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="98685B50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3667"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A9640E80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4387"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9614EAFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5107"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="84AC1A60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5827"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="040F57FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4728FCA"/>
+    <w:lvl w:ilvl="0" w:tplc="E61E9BD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="501"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="35E27B00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2C2272B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9644302E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B16CE94C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8C028E8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B7001816">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7D92A862">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="59F20E62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04D17BE7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3648BCEE"/>
+    <w:lvl w:ilvl="0" w:tplc="706A0832">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="422"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C58AECC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1104"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="79DA0D0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1824"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7C4AB98A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2544"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8988BD34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3264"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1204636E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3984"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ED2EB41A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4704"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FE06BE40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5424"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="18D63A08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6144"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D8D0D4C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97E22ED0"/>
+    <w:lvl w:ilvl="0" w:tplc="395CDEC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="782"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6054FE46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1157"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="45E01544">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="29EC95AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04163286">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B066A4B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C78CC2E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5F50D88E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="49F6D2D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="111F0938"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2A04EF8"/>
+    <w:lvl w:ilvl="0" w:tplc="EBE2E610">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="422"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="88FA4FB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1147"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFA02536">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1867"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F11E9908">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2587"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4B6E2392">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3307"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E9FC15B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4027"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6FA0E124">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4747"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="ADCCF74A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5467"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="676C0600">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6187"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17F00C2A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44364FA4"/>
+    <w:lvl w:ilvl="0" w:tplc="CE82D72C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="708"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A630780"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D346CD0E"/>
+    <w:lvl w:ilvl="0" w:tplc="0A769110">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AA24D536">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1142"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0704724C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1786"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="47329F7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2506"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B3C6403C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AE069510">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3946"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="06367E18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4666"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F6582AFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5386"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="183648C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6106"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22A01FCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF16E07A"/>
+    <w:lvl w:ilvl="0" w:tplc="28EE7842">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E736B6C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="99143D06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A1526CE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2E1C5FB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6FF81438">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E7541002">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5FB2B562">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="220690C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29D92E8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="517432F4"/>
+    <w:lvl w:ilvl="0" w:tplc="3A60D3D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BD0869C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1147"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="27428C88">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1867"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D54C4DEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2587"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="363033BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3307"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D0528252">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4027"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F22AE3AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4747"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3822CBF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5467"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9FFE7B5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6187"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29DD3EF3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="62C4644C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%1.%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1412"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3077"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3797"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4517"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5237"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5957"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6677"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="346D0A5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7D887E4"/>
+    <w:lvl w:ilvl="0" w:tplc="9642EE24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9FCC0534">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E1423ED6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0BE6DBAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FCB07A8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B3E4D80A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9B9AE47E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4B4ADAF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FC1EADBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C0709EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93A46766"/>
+    <w:lvl w:ilvl="0" w:tplc="040E000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C572805"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDB4ADDC"/>
+    <w:lvl w:ilvl="0" w:tplc="77F8CC7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="70723C54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1162"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ACCEC4D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1882"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C6844D92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2602"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3EA0E1D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3322"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9B2C84AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4042"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="11A89B68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4762"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6EF65EA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5482"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FBF8F1CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6202"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E0D3450"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3DC7736"/>
+    <w:lvl w:ilvl="0" w:tplc="9140CE6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="415"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="68E6DD6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1514" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BDF4CB5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1874"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0ABAD052">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2594"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4F2E14B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="087CCD1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4034"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5CE8BAB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4754"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1EB67CF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5474"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B10230EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6194"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9A4BFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68F8730A"/>
+    <w:lvl w:ilvl="0" w:tplc="E23214DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="530"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D3B8F214">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9B2EBA40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1507"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D0E0A138">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5BCC1CAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2947"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4A82F52A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3667"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D03E6E54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4387"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F7063E8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5107"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D89420F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5827"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41EF2CC2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9DDEF1FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%1.%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1095"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43D33E70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EF16E07A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="446F2BDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1CC929C"/>
+    <w:lvl w:ilvl="0" w:tplc="DA3258F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="489"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B58C5794">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1126"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1E3C411C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1846"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3408A66A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2566"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B4D293E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C8BC739A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4006"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3500D152">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4726"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D0D62062">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5446"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C4D49E72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6166"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46364837"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="78106C0C"/>
+    <w:lvl w:ilvl="0" w:tplc="A18E75FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E9145E5C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1157"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="519E97DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1877"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A1AE17D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2597"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5C4C6A7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3317"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A0460D66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4037"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5C48A418">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4757"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A45C0C58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5477"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FD264ED0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6197"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49162144"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CFE29F4E"/>
+    <w:lvl w:ilvl="0" w:tplc="040E0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B176418"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="91002760"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%1.%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1278"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="513937DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CA453FE"/>
+    <w:lvl w:ilvl="0" w:tplc="A1188C12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="708"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0DCA51C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A240DFAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B922E278">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A8B0E822">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E6F49E90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9D80CBEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4C9447C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4E7C4BA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="516D7656"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C6A41394"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3077"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3797"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4517"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5237"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5957"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6677"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51B60995"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BFCC086"/>
+    <w:lvl w:ilvl="0" w:tplc="8A7085F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="204C731C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5ACA5390">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0B4A9AF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="75D4DBE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8EA01808">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="34981CCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0D8033F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2F24D236">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="532E6246"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E1CCF6CE"/>
+    <w:lvl w:ilvl="0" w:tplc="D3144DCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="415"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="980692AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1154"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="68E6DD6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1874"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E638836C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2594"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2E00019E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="65107520">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4034"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E676ED0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4754"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="24E617D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5474"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="89B0B8F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6194"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55212576"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="972C17A8"/>
+    <w:lvl w:ilvl="0" w:tplc="055C09F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="770"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E246403E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E084DA80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0D8C0B28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="60B6C35E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9086EE48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CBA29C2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E542B226">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EF24F152">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58B67BD5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF9C3AE6"/>
+    <w:lvl w:ilvl="0" w:tplc="D6BC8F60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F7760DCE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1150"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EC808300">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1870"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3142397E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2590"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1982EBDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3310"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="11C64DF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4030"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7992346C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4750"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="80B08058">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5470"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="52FAA0B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6190"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C085A8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7DCA29F6"/>
+    <w:lvl w:ilvl="0" w:tplc="43D83980">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="72"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6302DC44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AE962A44">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FD0436E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B672E934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="34B6B55C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F766ABCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4A32D44A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A5E6E3C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61733E1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EA789638"/>
+    <w:lvl w:ilvl="0" w:tplc="4AB6B120">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="83F6E626">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1145"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C9624932">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1865"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7114646C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2585"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0314534C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3305"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="19DE9B34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4025"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C07E3E52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4745"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4BF08DB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5465"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6F2E9494">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6185"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64F971AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B3C2906"/>
+    <w:lvl w:ilvl="0" w:tplc="11FEB5B2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="Cmsor1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3970"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E45ACE92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4972"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="65944968">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5692"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7640FE1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6412"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B34C0C9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7132"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E8DE183C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7852"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2F2AE1C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8572"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="02E43614">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9292"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="ECB221E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10012"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AC41F82"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E6F8671E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="869"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1853"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2496"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3216"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4656"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5376"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6096"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CF423B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD4C64DC"/>
+    <w:lvl w:ilvl="0" w:tplc="DE5E565E">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="393"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DE52A9A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CBFAF3FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C8F4CDA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CBD8A8E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7D8CC478">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CF8EF132">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A5008CD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A89C0FDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78E82504"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A84C0B1E"/>
+    <w:lvl w:ilvl="0" w:tplc="E472940E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="422"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7A50AB32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1456"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4F784850">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2138"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BAECA5C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2858"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="23608C94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3578"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7B92F418">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4298"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E7A418D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5018"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CA4E8662">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5738"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F0EC34E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6458"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="795761DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="535C4FD6"/>
+    <w:lvl w:ilvl="0" w:tplc="2A103340">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7CD0BCBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1115"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1A22E802">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1835"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3DB60072">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2555"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="88DE455C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3275"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="25E07F80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3995"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C0BED328">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4715"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2CC86F4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C8DA1082">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6155"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C7264A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2341410"/>
+    <w:lvl w:ilvl="0" w:tplc="0A861C36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="415"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C3EE082E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1154"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1B58795E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1874"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8A36DE9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2594"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="53A2FFB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3536CC52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4034"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1C74D73C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4754"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DB68BF2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5474"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B3F445FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6194"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CB75537"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D982F714"/>
+    <w:lvl w:ilvl="0" w:tplc="525AB3F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AF340824">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="714"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B336C0E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1104"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04F44342">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B12A480C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="773A67D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4C7CBAC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F8265CE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7D7A3284">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E6C438F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25FC9348"/>
+    <w:lvl w:ilvl="0" w:tplc="B8423FDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="422"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A9F6C818">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1145"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FC169F84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="12A22B76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A65E04B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="82C8B982">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3C920980">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="EBC68CC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B2CCEC46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1170483742">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2131699436">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1509641283">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1712070692">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1081827044">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="342705525">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="921111319">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="355467889">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="688875589">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1572159019">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1847018621">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1141380818">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="482739956">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="513686007">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1084109887">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="956568262">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1861048943">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1404449821">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1120759405">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1495995033">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1823231715">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1061639285">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="962030546">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="330567917">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="465707651">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="886181636">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1846088990">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="955719117">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="343360439">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="904951246">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="776218855">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="948588919">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="621612417">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="81264730">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="2081563765">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="342249248">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="219832956">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007E0E78"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007E0E78"/>
+    <w:rsidRoot w:val="00855A6A"/>
+    <w:rsid w:val="000217FD"/>
+    <w:rsid w:val="0002555F"/>
+    <w:rsid w:val="000278E8"/>
+    <w:rsid w:val="00042F78"/>
+    <w:rsid w:val="00043689"/>
+    <w:rsid w:val="0008174D"/>
+    <w:rsid w:val="00095E03"/>
+    <w:rsid w:val="000966DF"/>
+    <w:rsid w:val="000C2D9E"/>
+    <w:rsid w:val="000D0478"/>
+    <w:rsid w:val="000D602A"/>
+    <w:rsid w:val="00106A7B"/>
+    <w:rsid w:val="00131089"/>
+    <w:rsid w:val="00133ADF"/>
+    <w:rsid w:val="00151BF2"/>
+    <w:rsid w:val="00172125"/>
+    <w:rsid w:val="00175DEB"/>
+    <w:rsid w:val="0018123D"/>
+    <w:rsid w:val="001A04A4"/>
+    <w:rsid w:val="001A45C3"/>
+    <w:rsid w:val="001C505C"/>
+    <w:rsid w:val="001D2F51"/>
+    <w:rsid w:val="001D6A73"/>
+    <w:rsid w:val="001E6B1A"/>
+    <w:rsid w:val="0020054B"/>
+    <w:rsid w:val="00234584"/>
+    <w:rsid w:val="00237B5F"/>
+    <w:rsid w:val="00243A57"/>
+    <w:rsid w:val="00252E62"/>
+    <w:rsid w:val="0026632A"/>
+    <w:rsid w:val="00266C88"/>
+    <w:rsid w:val="00273DC9"/>
+    <w:rsid w:val="00282910"/>
+    <w:rsid w:val="002A3D73"/>
+    <w:rsid w:val="002B297A"/>
+    <w:rsid w:val="002D7589"/>
+    <w:rsid w:val="002E134A"/>
+    <w:rsid w:val="002E431E"/>
+    <w:rsid w:val="00311024"/>
+    <w:rsid w:val="003242A7"/>
+    <w:rsid w:val="003522C4"/>
+    <w:rsid w:val="00353503"/>
+    <w:rsid w:val="0036299B"/>
+    <w:rsid w:val="00362ACA"/>
+    <w:rsid w:val="00370E0D"/>
+    <w:rsid w:val="003729B7"/>
+    <w:rsid w:val="00394549"/>
+    <w:rsid w:val="003A5A55"/>
+    <w:rsid w:val="003D7F81"/>
+    <w:rsid w:val="003E305B"/>
+    <w:rsid w:val="003E745B"/>
+    <w:rsid w:val="003F791D"/>
+    <w:rsid w:val="00405BE4"/>
+    <w:rsid w:val="004354A9"/>
+    <w:rsid w:val="00485D4F"/>
+    <w:rsid w:val="004B2893"/>
+    <w:rsid w:val="004B5CAD"/>
+    <w:rsid w:val="004E3204"/>
+    <w:rsid w:val="004E5D4F"/>
+    <w:rsid w:val="004E7CD2"/>
+    <w:rsid w:val="004F5918"/>
+    <w:rsid w:val="005036DC"/>
+    <w:rsid w:val="00510975"/>
+    <w:rsid w:val="00516CAB"/>
+    <w:rsid w:val="005245FF"/>
+    <w:rsid w:val="00543718"/>
+    <w:rsid w:val="00582ADE"/>
+    <w:rsid w:val="005B1B4D"/>
+    <w:rsid w:val="005F01E8"/>
+    <w:rsid w:val="00600A36"/>
+    <w:rsid w:val="00605789"/>
+    <w:rsid w:val="00606F27"/>
+    <w:rsid w:val="006109B7"/>
+    <w:rsid w:val="00626EA9"/>
+    <w:rsid w:val="00645942"/>
+    <w:rsid w:val="0065309D"/>
+    <w:rsid w:val="00654AB8"/>
+    <w:rsid w:val="00674FA8"/>
+    <w:rsid w:val="007011FD"/>
+    <w:rsid w:val="00705C9C"/>
+    <w:rsid w:val="0070705B"/>
+    <w:rsid w:val="00716840"/>
+    <w:rsid w:val="0074359D"/>
+    <w:rsid w:val="0074463C"/>
+    <w:rsid w:val="007525C1"/>
+    <w:rsid w:val="00767044"/>
+    <w:rsid w:val="0077148D"/>
+    <w:rsid w:val="007745BF"/>
+    <w:rsid w:val="00792194"/>
+    <w:rsid w:val="007B1123"/>
+    <w:rsid w:val="007D33B1"/>
+    <w:rsid w:val="007E1698"/>
+    <w:rsid w:val="007E2F40"/>
+    <w:rsid w:val="007E3F47"/>
+    <w:rsid w:val="007F6A05"/>
+    <w:rsid w:val="00805144"/>
+    <w:rsid w:val="00814BD5"/>
+    <w:rsid w:val="008227FF"/>
+    <w:rsid w:val="00822A6B"/>
+    <w:rsid w:val="00847423"/>
+    <w:rsid w:val="00852499"/>
+    <w:rsid w:val="00853BE7"/>
+    <w:rsid w:val="00855A6A"/>
+    <w:rsid w:val="00861ECD"/>
+    <w:rsid w:val="0088416D"/>
+    <w:rsid w:val="008C3096"/>
+    <w:rsid w:val="00924BC5"/>
+    <w:rsid w:val="00934C02"/>
+    <w:rsid w:val="00951636"/>
+    <w:rsid w:val="00955B1F"/>
+    <w:rsid w:val="0096475A"/>
+    <w:rsid w:val="00971D03"/>
+    <w:rsid w:val="009C5E5E"/>
+    <w:rsid w:val="009F131D"/>
+    <w:rsid w:val="00A02F19"/>
+    <w:rsid w:val="00A14EAF"/>
+    <w:rsid w:val="00A62321"/>
+    <w:rsid w:val="00A65ADA"/>
+    <w:rsid w:val="00A70563"/>
+    <w:rsid w:val="00A724CA"/>
+    <w:rsid w:val="00A74D08"/>
+    <w:rsid w:val="00AA1AE6"/>
+    <w:rsid w:val="00AA5895"/>
+    <w:rsid w:val="00AA6A54"/>
+    <w:rsid w:val="00AB2ECF"/>
+    <w:rsid w:val="00AB5091"/>
+    <w:rsid w:val="00AE36CD"/>
+    <w:rsid w:val="00AE3D5C"/>
+    <w:rsid w:val="00B33096"/>
+    <w:rsid w:val="00B51E95"/>
+    <w:rsid w:val="00B603FC"/>
+    <w:rsid w:val="00B715D3"/>
+    <w:rsid w:val="00B85E38"/>
+    <w:rsid w:val="00B945DC"/>
+    <w:rsid w:val="00BA1F38"/>
+    <w:rsid w:val="00BA270C"/>
+    <w:rsid w:val="00BD1E61"/>
+    <w:rsid w:val="00BE1094"/>
+    <w:rsid w:val="00BE782B"/>
+    <w:rsid w:val="00BF58CB"/>
+    <w:rsid w:val="00C01D95"/>
+    <w:rsid w:val="00C069F0"/>
+    <w:rsid w:val="00C21C52"/>
+    <w:rsid w:val="00C463FE"/>
+    <w:rsid w:val="00C8322C"/>
+    <w:rsid w:val="00CE765F"/>
+    <w:rsid w:val="00D40663"/>
+    <w:rsid w:val="00D479C6"/>
+    <w:rsid w:val="00D60F13"/>
+    <w:rsid w:val="00D62BFB"/>
+    <w:rsid w:val="00D63D95"/>
+    <w:rsid w:val="00D66793"/>
+    <w:rsid w:val="00D913CF"/>
+    <w:rsid w:val="00D94F8E"/>
+    <w:rsid w:val="00D9783A"/>
+    <w:rsid w:val="00DB02BE"/>
+    <w:rsid w:val="00E07745"/>
+    <w:rsid w:val="00E35487"/>
+    <w:rsid w:val="00E43FCC"/>
+    <w:rsid w:val="00E62A18"/>
+    <w:rsid w:val="00EA0F2B"/>
+    <w:rsid w:val="00EA2A12"/>
+    <w:rsid w:val="00F04DF8"/>
+    <w:rsid w:val="00F21E07"/>
+    <w:rsid w:val="00F407F2"/>
+    <w:rsid w:val="00F5391D"/>
+    <w:rsid w:val="00F940A9"/>
+    <w:rsid w:val="00FA3DB8"/>
+    <w:rsid w:val="00FF7218"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F505B99F-4E97-44A9-BFF7-ECA35FD22037}"/>
+  <w14:docId w14:val="6DB2DCF5"/>
+  <w15:docId w15:val="{6E0D1E6A-D662-49F9-AACC-43053610A1F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1695,251 +10947,390 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007E0E78"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="3" w:line="249" w:lineRule="auto"/>
+      <w:ind w:left="10" w:hanging="10"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="hu-HU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cmsor1">
+    <w:name w:val="heading 1"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="Cmsor1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+      <w:spacing w:after="171"/>
+      <w:ind w:left="10" w:right="6" w:hanging="10"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lbjegyzetszveg">
-[...4 lines deleted...]
-    <w:rsid w:val="007E0E78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Cmsor1Char">
+    <w:name w:val="Címsor 1 Char"/>
+    <w:link w:val="Cmsor1"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="LbjegyzetszvegChar">
-[...4 lines deleted...]
-    <w:rsid w:val="007E0E78"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
+    <w:name w:val="footnote description"/>
+    <w:next w:val="Norml"/>
+    <w:link w:val="footnotedescriptionChar"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="77"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="hu-HU"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lbjegyzet-hivatkozs">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
+    <w:name w:val="footnote description Char"/>
+    <w:link w:val="footnotedescription"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
+    <w:name w:val="footnote mark"/>
+    <w:hidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="16"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rcsostblzat">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normltblzat"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00D62BFB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaszerbekezds">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Norml"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C069F0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="lfej">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="lfejChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00151BF2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="lfejChar">
+    <w:name w:val="Élőfej Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="lfej"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E0E78"/>
+    <w:rsid w:val="00151BF2"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2046,74 +11437,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12A891CF-7A34-422F-A36F-A101EDD95649}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>240</Words>
-  <Characters>1661</Characters>
+  <Words>339</Words>
+  <Characters>2343</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1898</CharactersWithSpaces>
+  <CharactersWithSpaces>2677</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Görögné Kővári Krisztina</dc:creator>
+  <dc:creator>Lipcsei László</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>